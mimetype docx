--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -125,339 +125,339 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي الشيخ زكي الدين سنة ست وخمسين وست ماية -وقال السراج الوراق يرثيه؛ ومن خطه نقلت: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما اقتضى حظنا بقاءك فينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليتنا فيك ليتنا لو كفينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يعز المخلفين بميت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليعز بفقدك المسلمينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عم فيك المصاب حتى لقينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل حي أودى به ما لقينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأنا لم ندر قبلك رزءا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو كأنا لم ندر من قد رزينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غال صرف الحمام من كان يحيي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سنة الدين والكتاب المبينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أمنا من القلوب جواها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لوددناك في القلوب دفينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو قبلت المجرحين مضى نعشك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعلو خدودنا والعيونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرسلا جا حديث دمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم قد بلغت منه أربع أربعينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا إماما على حديث رسول الله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضحى في الله حصنا حصينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأبي منك بحر علم روينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنه لكن مضى وما إن روينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعجبنا من حال أعواد نعش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تعد يوم جاورتك غصونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نضر الله للزكي محيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يستمد الصباح منه جبينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجزاه خيرا إذا أذن الله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحسن الجزاء للمحسنينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن مناقبه الصالحة؛ ما ذكره لي قاضي القضاة تقي الدين أبو الحسن علي السبكي؛ قال: لما توفي ابنه محمد صبر، واحتسب، ولم يخرج مع جنازته؛ بل اتبعه إلى باب المدرسة الكاملية لا غير، ولم يرح إلى قبره، ولا كان يزوره وكان ولده محمد معيدا عنده في الكاملية وكانت بينه وبين الشيخ شرف الدين الدمياطي صورة جرت العادة بها بين المتناظرين في الطلب والاشتغال، وكان الشيخ زكي الدين يعرف ما بينهما من التحاسد والعداوة؛ ولما مات محمد كان الشيخ شرف الدين في الحجاز؛ فلما وصل من الحجاز جاء إليه الشيخ زكي الدين إلى بيته؛ فدق عليه الباب؛ فقال: من؟ قال: أنا عبد العظيم! فخرج إليه مدهوشا لحرمته وعظمته فقال له: محمد مات! وقد وليتك مكانه في الإعادة! رحمهم الله أجمعين. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -783,75 +783,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اعمل لنفسك صالحا لا تحتفل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بظهور قيل في الأنام وقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالخلق لا يرجى اجتماع قلوبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بد من مثن عليك وقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي في الرابع من ذي القعدة سنة ست وخمسين وستمائة وهي السنة المصيبة بأعظم المصائب المحيطة بما فعلت من المعائب المقتحمة أعظم الجرائم الواثبة على أقبح العظائم الفاعلة بالمسلمين كل قبيح وعار النازلة عليهم بالكفار المسمين بالتتار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولا بأس بشرح واقعة التتار على الاختصار وحكاية كائنة بغداد لتعتبر بها البصائر وتشخص عندها الأبصار وليجري المسلمون على ممر الزمان دموعهم دما وليدري المؤرخون بأنهم ما سمعوا بمثلها واقعة جعلت السماء أرضا والأرض سما</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -887,787 +887,787 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب الوزير إلى نائب الخليفة بإربل وهو تاج الدين محمد بن صلايا وهو أيضا شيعي رسالة يقول فيها نهب الكرخ المكرم والعترة العلوية وحسن التمثيل بقول الشاعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمور تضحك السفهاء منها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويبكى من عواقبها اللبيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلهم أسوة بالحسين حيث نهب حريمه وأريق دمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمرتهم أمرى بمنعرج اللوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم يستبينوا الرشد إلاضحى الغد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد عزموا لا أتم الله عزمهم ولا أنفذ أمرهم على نهب الحلة والنيل بل سولت لهم أنفسهم أمرا فصبر جميل والخادم قد أسلف الإنذار وعجل لهم الإعذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى تحت الرماد وميض نار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوشك أن يكون لها ضرام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لم يطفها عقلاء قوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكون وقودها جثث وهام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت من التعجب ليت شعرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيقظان أمية أم نيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن يك قومنا أضحوا نياما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل هبوا لقد حان الحمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت وهذه الأبيات كلها في غاية الحسن خاطب بها علوان بن المقنع أمير المؤمنين وهي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمير المؤمنين عليك مني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام الله ما ناح الحمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحية حافظ للعهد راع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنشر الروض باكره الغمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى خلل الرماد وميض جمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويوشك أن يكون له ضرام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن النار بالعودين تذكى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن الحرب أوله كلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لم يطفها عقلاء قوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكون وقودها جثث وهام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لبني أمية ليت شعرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيقضان أمية أم نيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد ظهر الخراساني معه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنو العباس والجيش اللهام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن لم تجمعوا جيشا يضيق العراق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به عليهم والشآم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلاقوهم كما لاقى عليا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بصفين معاوية الهمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان علي أقوى منه عزما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعلى رتبة وهو الإمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يأخذكم حذر وخوف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما يغنى إذا حام الحمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كانت لكم يوما عليهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذاك القصد وانقطع الكلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن ظفروا فما تحمى حريم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكم عنهم ولا البيت الحرام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا بمقام إبراهيم تعطوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمانا منهم وهو المقام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فموتوا في ظهور الخيل صبرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما قد مات قبلكم الكرام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تتدرعوا أثواب ذل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعار قد تدرعها اللئام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن الضيم لا صبر عليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن شهدت بسؤدده الأنام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتلك وصية من ذي ولاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له في حفظ عهدكم ذمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإلا فهو يقتلكم جميعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويهلك ما لديكم والسلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكان جوابي بعد خطابي لا بد من الشنيعة بعد قتل جميع الشيعة ومن إحراق كتاب الوسيلة والذريعة فكن لما نقول سميعا وإلا جرعناك الحمام تجريعا إلى أن يقول فلأفعلن بلبي كما قال المتنبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قوم إذا أخذوا الأقلام من غضب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم استمروا بها ماء المنيات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نالوا بها من أعاديهم وإن بعدوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لا ينال بحد المشرفيات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولآتينهم بجنود لا قبل لهم بها ولأخرجنهم منها أذلة وهم صاغرون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووديعة من سر آل محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أودعتها إذ كنت من أمنائها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا رأيت الكوكبين تقاربا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الجدى عند صباحها ومسائها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهناك يؤخذ ثار آل محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لطلابها بالترك من أعدائها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكن لهذا الأمر بالمرصاد وترقب أول النحل وآخر صاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ذكر أمور كانت مقدمات لهذه الواقعة</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1727,51 +1727,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">اجتمع هو وعساكره التى لا يحصى عددها ولا يدرك مددها ولا يعدد عددها ولا يدرك وإن تأمل الطرف أمدها في مجلس المشورة واتفقوا على الخروج في يوم معلوم فسار في المغول من الأردو على مهله يقتلع القلاع ويملك الحصون وأطاع الله له البلاد والعباد وصار لا يصبح يوم إلا وسعده في ازدياد حتى إنه حلق في يوم على صيد فاصطاد ثمانية من السباع فأنشد بعضهم إذ ذاك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كان يصطاد في يوم ثمانية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الضراغم هانت عنده البشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وملك قلاع الإسماعيلية كلها وجميع بلاد الروم وصار لا يمر بمدينة إلا وصاحبها بين أمرين إما مطيع فيقدم إلى مخيم هولاكو وهو مخيم عظيم المنظر كبير الحشمة معمول من الأطلس الأخمر تحتوشه جنود القندس والقاقم فيقبل الأرض وينعم عليه بما يقتضيه رأيه ثم يخرب بلاده التي كان فيها ويصيرها قاعا صفصفا على قاعدة جده جنكزخان ويكون المتولى لخرابها هو ذلك الملك وإما عاص وقل وجدان ذلك فلا يعصى عليه غير ساعات معدودة ثم يحيط به القضاء المقدور ويحول بين رأسه وعنقه الصارم المشهور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتوجهت الملوك على اختلاف ندائها وامتناع سلطانها وعظم مكانها إلى عتباته فمنهم من أمنه وأعطاه فرمانا ورجعه إلى بلده ومنهم من فعل به غير ذلك على ما يقتضيه البأساء التي أخبر عنها شيطان جده وابتدعها من عنده كل ذلك والخليفة غافل عما يراد به</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1975,107 +1975,107 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم سار الناصر وأخوه وحاشيته إلى هولاكو وكان جاء كتاب هولاكو قبل وصوله إلى دمشق فقرئ بدمشق وصورته أما بعد فنحن جنود الله بنا ينتقم ممن عتا وتجبر وطغى وتكبر ونحن قد أهلكنا البلاد وأبدنا العباد وقتلنا النساء والأولاد فأيها الباقون أنتم بمن مضى لاحقون وأيها الغافلون أنتم إليهم تساقون ونحن جيوش الهلكة لا جيوش الملكة مقصودنا الانتقام وملكنا لا يرام ونزيلنا لا يضام وعدلنا في ملكنا قد اشتهر ومن سيوفنا أين المفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أين المفر ولا مفر لهارب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولنا البسيطان الثرى والماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذلت لهيبتنا الأسود وأصبحت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في قبضنا الأمراء والخلفاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونحن إليكم صائرون ولكم الهرب وعلينا الطلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ستعلم ليلى أي دين تداينت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأي غريم بالتقاضي غريمها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">دمرنا البلاد وأيتمنا الأولاد وأهلكنا العباد وأذقناهم العذاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وشمخت النصارى بدمشق وصاروا يرفعون الصليب ويمرون به في الأسواق والخمر معهم يرشونه على المساجد والمصلين ومن رأى الصليب ولا يقوم له عاقبوه</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2508,75 +2508,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المنذري الشامي ثم المصري، ولد سنة إحدى وثمانين وخمسمائة بمصر، أتقن القراءات وبرع في العربية والفقه، وتفقه على أبى القاسم عبد الرحمن بن محمد القرشى، وسمع الحديث من جماعة منهم الحافظ على بن المفضل وبه تخرَّج، وله رحل، وخرَّج لنفسه معجماً مفيداً وصنف ’’مختصر السنن’’ وهو مفيد، ’’واختصر صحيح مسلم’’، وخرَّج بعض أحاديث ’’المهذب’’ بأسانيده في مجلد رأيته إلى قبيل البيوع، ورأيت له بعض شرح التنبيه، روى عنه ابن دقيق العيد والدمياطي وغيرهما، ودرَّس بالجامع الطائري المعروف الآن بجامع الفكاهير ثم بالكاملية وانقطع بها عشرين سنة يصنف ويفيد، وما كان يخرج منه إلا لصلاة الجمعة حتى أنه مات له ولد نجيب فصلى عليه بها وشيعه إلى بابها وقال له: أودعتك يا ولدى للَّه وفارقه، وحكى الدمياطى أنه خرج مرة من الحمام وقد أخذ منه حرها فما أمكنه المشى فاستلقى على الطريق إلى جانب حانوت، فقال له: يا سيدى ما أقعدك على مصطبة الحانوت وكان مغلقاً فقال في تلك الشدة بغير إذن صاحبه: كيف يكون. وما رضى، وتخرَّج به -رضي اللَّه عنه- علماء في فنون من العلم، وكان إماماً بارعاً حجة ثقة، مات سنة ست وخمسين وستمائة ورثاه الناس. ومن شعره:-</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اعمل لنفسك صالحاً لا تحتفل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بظهور قيل في الأمانة وقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالخلق لا يرجى اجتماع قلوبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لابد من موش عليك وقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 العقد المذهب في طبقات حملة المذهب،(دار الكتب العلمية، بيروت - لبنان،1997،ط 1،ج 1،ص 1)</w:t>
       </w:r>
@@ -2637,50 +2637,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>