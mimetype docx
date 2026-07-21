--- v0 (2026-05-10)
+++ v1 (2026-07-21)
@@ -375,1187 +375,1187 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(وبيني وبينه في الرواية شخص واحد، فإنه أجاز زينب بنت الشعري ولي منها إجازة). ومن شعر الزمخشري:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا قل لسعدى ما لنا فيك من وطر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما تطلبين النجل من أعين البقر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنا اقتصرنا بالذين تضايقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيونهم والله يجزي من اقتصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مليح ولكن عنده كل جفوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أر في الدنيا صفاء بلا كدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أر إذا غازلته قرب روضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى جنب روض فيه للماء منحدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له: جئني بورد وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أردت به ورد الخدود وما شعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقال: انتظرني رجع طرف أجئ به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له: هيهات ما لي منتظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال: ولا ورد سوى الخد حاضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له: إني قنعت بما حضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تغنت على فرع الأراك مطوقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فردت خليات القلوب مشوقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأشوق منها صوت حاد مبكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حدا بحدوج المالكية أينقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخالف ما بيني وبين أحبتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلي عندهم مقت، وعندي لهم مقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: وهو بديع:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما إن يرى في الورى شبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا امرؤ قد أصيب بالحول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزهو علينا بقوس حاجبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زهو تميم بقوس حاجبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: على الجملة، شعر متكلف لا رقة فيه ولا عذوبة ولا انسجام. ومن شعر الزمخشري:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لجماعة سموا هواهم سنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجماعة حمر لعمري مؤكفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد شبهوه بخلقه وتخوفوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شنع الورى فتستروا بالبلكفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال ناصر الدين ابن المنير ردا عليه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبا لقوم ظالمين تلقبوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالعدل ما فيهم لعمري معرفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد جاءهم من حيث لا يدرونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعطيل ذات الله في نفي الصفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشده إجازة الإمام العلامة أثير الدين أبو حيان رحمه الله قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدنا الأستاذ العلامة أبو جعفر أحمد بن إبراهيم بن الزبير، بغرناطة إجازة إن لم يكن سماعا، ونقلته من خطه قال: أنشدنا القاضي الأديب العالم أبو الخطاب محمد بن أحمد بن خليل السكوني بقراءتي عليه عن أخيه القاضي أبي بكر من نظمه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبهت جهلا صدر أمة أحمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذوي البصائر بالحمير المؤكفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزعمت أن قد شبهوا معبودهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتخوفوا فتستروا بالبلكفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورميتهم عن نبعة سويتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رمي الوليد غدا يمزق مصحفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجب الخسار عليك فانظر منصفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في آية الأعراف فهي المنصفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أترى الكليم أتى بجهل ما أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأتى سيوفك ما أتوا عن معرفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ليس يدرك كيف يحجب نفسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نهنه نهى أشياخك المتكلفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبآية الأنعام ويك خذلتم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوقفتم دون المراقي المزلفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو تحسب الحجب الدسائر كيفما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت اللأى حجب اللأى بالمعلفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملك تهدد بالحجاب عباده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو المنزه أن يرى ما أسخفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كان كالمعدوم عندك لا يرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذهب التمدح في هذاء السفسفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلق الحجاب فمن وراء حجابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سمع الكليم كلامه إذ شرفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو صح في الإسلام عقدك لم تقل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالمذهب المهجور من نفي الصفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لسيت يا مغرور أو عطلت إذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضاهيت في الإلحاد أهل الفلسفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الوجوه إليه ناظرة بذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاء الكتاب فقلتم هذا السفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نطق الكتاب وأنت تنطق بالهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهوى الهوى بك في المهاوي المتلفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنفي مختص بدار بعدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك لا أبالك موعد لن تخلفه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال شيخنا العلامة أثير الدين أبو حيان رحمه الله في تفسير قوله تعالى: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{ما شهدنا مهلك أهله وإنا لصادقون}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. بعدما أورد ما ذكره الزمخشري في تفسير هذه الآية: وهذا الرجل وإن كان أوتي من علم القرآن أوفر حظ. وجمع بين اختراع المعنى وبراعة اللفظ. ففي كتابه في التفسير أشياء منتقدة، وكنت قريبا من تسطير هذه الأحرف قد نظمت قصيدا في شغل الإنسان نفسه بكتاب الله تعالى، واستطردت إلى مدح كتاب الزمخشري، فذكرت شيئا من محاسنه، ثم نبهت على ما فيه مما يجب تجنبه، ورأيت إثبات ذلك هنا لينتفع بذلك من يقف على كتابي هذا، ويتنبه على ما تضمنه من القبائح، فقلت بعد ذكر ما مدحته به:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنه فيه مجال لناقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزلات سوء قد أخذن المخانقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيثبت موضوع الأحاديث جاهلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويعزو إلى المعصوم ما ليس لائقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويشتم أعلام الأئمة ضلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاسيما أن أولجوه المضايقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويسهب في المعنى الوجيز دلالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتكثير ألفاظ تسمى الشقاشقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول فيها الله ما ليس قائلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان محبا في الخطابة وامقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويخطئ في تركيبه لكلامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس لما قد ركبوه موافقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وينسب إبداء المعاني لنفسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليوهم أغمارا وإن كان سارقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويخطئ في فهم القران لأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يجوز إعرابا أبى أن يطابقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم بين من يؤتى البيان سليقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآخر عاناه فما هو لاحقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحتال للألفاظ حتى يديرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمذهب سوء فيه أصبح لاحقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحتال للألفاظ حتى يديرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمذهب سوء فيه أصبح مارقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا خسره شيخا تخرق صيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مغارب تخريق الصبا ومشارقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن لم تداركه من الله رحمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لسوف يرى للكافرين مرافقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 25،ص 0)</w:t>
       </w:r>
@@ -1617,315 +1617,315 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما قدم الزمخشري إلى بغداد قاصدا الحج زاره الشريف أبو السعادات هبة الله بن الشجري مهنئا له بقدومه، فلما جلس إليه أنشده متمثلا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانت مساءلة الركبان تخبرني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن أحمد بن دواد أطيب الخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى التقينا فلا والله ما سمعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أذني بأحسن مما قد رأى بصري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأستكبر الأخبار قبل لقائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلما التقينا صغر الخبر الخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم أخذ يثني عليه، فلم ينطق الزمخشري حتى فرغ ابن الشجري من كلامه، فلما أتم كلامه شكر الشريف وعظمه وتصاغر له ثم قال: إن زيد الخيل دخل على رسول الله صلى الله عليه وسلم، فلما بصر بالنبي صلى الله عليه وسلم رفع صوته بالشهادتين، فقال له النبي صلى الله عليه وسلم: يا زيد الخيل، كل رجل وصف لي وجدته دون الصفة إلا انت فانك فوق ما وصفت، وكذلك سيدنا الشريف، ثم دعا له وأثنى عليه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي أبو القاسم الزمخشري بقصبة خوارزم ليلة عرفة سنة ثمان وثلاثين وخمسمائة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">العلم للرحمن جل جلاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسواه في جهلاته يتغمغم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما للتراب وللعلوم وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسعى ليعلم أنه لا يعلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كثر الشك والخلاف وكل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدعي الفوز بالصراط السوي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعتصامي بلا إله سواه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم حبي لأحمد وعلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاز كلب بحب أصحاب كهف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيف أشقى بحب آل نبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله في مدح «تفسير الكشاف»:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن التفاسير في الدنيا بلا عدد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس فيها لعمري مثل كشافي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت تبغي الهدى فالزم قراءته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالجهل كالداء والكشاف كالشافي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن كلامه ما استخرجته من كتابه «الأطواق» قال: استمسك بحبل مواخيك، ما استمسك بأواخيك، واصحبه ما صحب الحق وأذعن، وحل مع أهله وظعن، فان تنكرت أنحاؤه، ورشح بالباطل إناؤه، فتعوض عن صحبته وإن عوضت الشسع، وتصرف بحبله ولو أعطيت النسع. فصاحب الصدق أنفع من الترياق النافع، وقرين السوء أضر من السم الناقع.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: الدعة من الضعة مرة، لا تشره إليها نفس حرة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2146,75 +2146,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الكمال الأنباري: لما قدم الزمخشري للحج، أتاه شيخنا أبو السعادات بن الشجري مهنئا بقدومه، وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانت مساءلة الركبان تخبرني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عن أحمد بن علي أطيب الخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى التقينا فلا والله ما سمعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أذني بأحسن مما قد رأى بصري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأثنى عليه، ولم ينطق الزمخشري حتى فرغ أبو السعادات، فتصاغر له، وعظمه، وقال: إن زيد الخيل دخل على رسول الله -صلى الله عليه وسلم، فرفع صوته بالشهادتين، فقال له: ’’يا زيد! كل رجل وصف لي وجدته دون الصفة إلا أنت، فإنك فوق ما وصفت وكذلك الشريف’’، ودعا له، وأثنى عليه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: روى عنه بالإجازة أبو طاهر السلفي، وزينب بنت الشعري.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2242,251 +2242,251 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال السمعاني: أنشدنا إسماعيل بن عبد الله، أنشدني الزمخشري لنفسه يرثي أستاذه أبا مضر النحوي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقائلة ما هذه الدرر التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تساقطها عيناك سمطين سمطين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت هو الدر الذي قد حشا به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أبو مضر أذني تساقط من عيني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنبأني عدة عن أبي المظفر بن السمعاني، أنشدنا أحمد بن محمود القاضي بسمرقند، أنشدنا أستاذي محمود بن عمر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا قل لسعدى ما لنا فيك من وطر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وما تطيبنا النجل من أعين البقر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنا اقتصرنا بالذين تضايقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عيونهم والله يجزي من اقتصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مليح ولكن عنده كل جفوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولم أر في الدنيا صفاء بلا كدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أنس إذ غازلته قرب روضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إلى جنب حوض فيه للماء منحدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له جئني بورد وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أردت به ورد الخدود وما شعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال انتظرني رجع طرف أجىء به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقلت له هيهات ما في منتظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال ولا ورد سوى الخد حاضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فقلت له إني قنعت بما حضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: هذا شعر ركيك لا رقيق.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن النجار: قرأت على زينب بنت عبد الرحمن بنيسابور، عن الزمخشري، أخبرنا ابن البطرة، فذكر حديثا من ’’المحامليات’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2846,243 +2846,243 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأما أبو القاسم محمود بن عمر الزمخشري، فإنه كان نحوياً فاضلاً، وأخذ عن أبي مضر، ورثاه ببيتين وهما:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقائلة ما هذه الدرر التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تساقطها عيناك سمطين سمطين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لها الدر الذي قد ملا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبو مضر أذني تساقط من عيني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وصنف كتباً حسنة، منها كتاب الكشاف عن حقائق التنزيل، وكتاب الفائق في غريب الحديث، وكتاب ربيع الأبرار، وكتاب أسماء الأودية والجبال، وكتاب المفرد والمؤلف في النحو، وكتاب المفصل في النحو، وكان بزعم أنه ليس في كتاب سيبويه مسألة إلا وقد تضمنها هذا الكتاب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويحكى أنه بعض أهل الأدب، أنكر عليه هذا القول، وذكر له مسألة من كتاب سيبويه، وقال: هذه ليست فيه، فقال: إنها إن لم تكن فيه نصاً فهي فيه ضمناً؛ وبين له ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقدم إلى بغداد للحج، فجاءه شيخنا الشريف ابن الشجري مهنئاً له بقدومه، فلما جالسه أنشده الشريف فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانت مساءلة الركبان تخبرني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن أحمد بن داود أطيب الخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى التقينا فلا والله ما سمعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أذني بأحسن مما قدر أي بصري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشده أيضاً:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستكثر الأخبار قبل لقائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلما التقينا صغر الخبر الخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأثنى عليه، ولم ينطق الزمخشري حتى فرغ الشريف من كلامه، فلما فرغ، شكر الشريف وعظمه وتصاغر له، وقال: إن زيد الخيل دخل على رسول الله صلى الله عليه وسلم، فحين بصر النبي صلى الله عليه وسلم رفع صوته بالشهادة، فقال له الرسول صلى الله عليه وسلم: (يا زيد الخيل، كل رجل وصف لي وجدته دون الصفة، إلا أنت، فإنك فوق ما وصفت). وكذلك الشريف، ودعا له، وأثنى عليه. قال: فعجب الحاضرون من كلامهما؛ لأن الخبر كان أليق بالشريف، والشعر أليق بالزمخشري.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومدحه ابن دهاس السليماني فقيه مكة، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميع قرى الدنيا سوى القرية التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبوأها داراً فداء زمخشرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحر بأن تزهى زمخشر بامرئ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا عد في أسد الشرى زمخ الشرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكى أبو عمر عامر بن الحسن السمسار، قال: ولد خالي في خوارزم يزمخشر، يوم الأربعاء السابع والعشرين من رجب، سنة سبع وستين وأربعمائة، وتوفي بقصبة خوارزم، ليلة عرفة سنة ثمان وثلاثين وخمسمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3192,179 +3192,179 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">العلامة، إمام اللغة والنحو والبيان بالاتفاق، برع فيها في بلده، ثم رحل إلى الحجاز وجاور بمكة -شرفها الله تعالى- وحصل بينه وبين أمير مكة أبي الحسن علي بن عيسى بن حمزة بن وهاس من المحبة والمصادقة ما لا مزيد عليه، وصنف باسمه تفسير الكشاف، ومدحه بقصائد كثيرة، وربما أن قصائد ديوانه في مدحه. ومدح الشريف أبو الحسن الزمخشري بقصائد أيضا، منها رائيته التي يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميع قرى الدنيا سوى القرية التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبوأها دارا فداه زمخشرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحرى بأن تزهو زمخشر بامرئ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا عد أسد الشري زمخ الشري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلولاه ما طرأ البلاد بذكرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا سار فيها منجدا ومغورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأ كتابه سيبويه بمكة على عبد الله بن طلحة اليابري سنة ثمان عشرة وخمسمائة، ومن تصانيفه، الفائق في غريب الحديث، وأساس البلاغة، والأسماء والأفعال، وكتاب البلدان، وكتاب الجبال والمياه، والمفصل، والأنموذج، وشافي العيي في مناقب الشافعي. ومن نظمه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجاور في فودي لون مفرح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخفف عن قلبي، وآخر مقرح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبعت الصبا ثم الشبيبة بعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا ليت شعري أي بيعي رابح؟ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كان هذا الشيب عوني على التقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا شيب أفلح إنني بك أفلح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفى ببلده سنة ثمان وثلاثين وخمسمائة </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3425,51 +3425,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولد سحر يوم الأربعاء، سابع عشرى رجب سنة سبع وستين وأربعمائة بزمخشر، قرية من قرى خوارزم، ودخل بغداد قبل سنة خمسمائة، وسمع بها من أبي الخطاب نصر بن البطر وغيره، وتوجه إلى الحجاز، فأقام هناك مدة مجاورا بمكة، يفيد ويستفيد، فقرأ على ابن طلحة اليابرى الأندلسي، وكان رحل بسببه من خوارزم، ثم عاد إلى خوارزم، فأقام بها مدة، ثم قدم إلى بغداد، بعد الثلاثين وخمسمائة، ولقى بها الشريف العالم أبا السعادات هبة الله بن علي بن محمد بن حمزة العلوي الحسني المعروف بابن الشجرى، أنشد الشريف الشجرى الإمام الزمخشري، لما قدم عليهم بغداد [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأستكثر الأخبار قبل لقائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلما التقينا صدق الخبر الخبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والعلامة اللغوى أبا منصور الجواليقي وغيرهما، واعترفوا بفضله، وأثنوا على علمه. رأيت بخط الوالد عمر بن فهد رحمه الله، ما صورته: روى عنه أبو المحاسن إسماعيل بن عبد الله الطويل، وأبو سعد أحمد بن محمود الشاشى وغيرهما. انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد روى عن الزمخشري كتابه الكشاف، القاضي أبو المعالى يحيى بن عبد الرحمن بن</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3577,1011 +3577,1011 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ووهت القوى، وقلت الصحة وكثر الجوى، وما أنا إلا ذماء يتردد في جسد، هو هامة اليوم أو غد، فما لمثلى، وما ليس من الآخرة لي شيء، ولقد أجزت له أن يروى عني تصانيفى، وقد أثبت أشياء منها في وريقة لبعض الإسكندرانيين، وأنا محمود بن عمر بن محمد بن أحمد الخوارزمي ثم الزمخشري، منسوب إلى قرية منها، هي مسقط رأسى، ولبعض أفاضل المشرق فيها [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو وازن الدنيا تراب زمخشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنك منها زاده الله رجحانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وللشريف الأجل الإمام علي بن عيسى بن حمزة بن وهاس الحسني [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميع قرى الدنيا سوى القرية التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبوأها دارا فدا لزمخشرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحر بأن تزهى زمخشر بامرئ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا عد في أسد الشرى زمخ الشرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلولاه ما طن البلاد بذكرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا طار فيها منجدا ومغورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس ثناها في العراق وأهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأعرف منه في الحجاز وأشهرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن المقطوعات التي اقترحتها من قبلى [من الكامل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومروعة بمشيب رأسى أقبلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبكى، فقلت لها ودمعى جارى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا المشيب لهيب نار أوقدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في القلب يوقدها حرار النار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[مقطوعة أخرى] [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلهى إليك المشتكى نفس مسيئة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى الشر تدعونى عن الخير تنهاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما يشتكى الشيطان إلا مغفل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا إن نفس المشتهى ألف شيطان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[مقطوعة أخرى] [من الطويب]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شكوت إلى الأيام سوء صنيعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن عجب باك يشتكى إلى المبكى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما زاد في الأيام إلا شكاية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما زالت الأيام تشكى ولا تشكى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[مقطوعة أخرى] [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسرة أحقاب تلقيت بعدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مساءة يوم أريها سنة الصاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف بأن تلقى مسرة ساعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراء تقضيها مساءة أحقاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[مقطوعة أخرى]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الخوض في دول الدنيا يلج بكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها لجج خواضها لجج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم خلصت لجج البحر الرجال وما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقل من خلصته هذه اللجج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[مقطوعة أخرى] [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مبالاة مثلى بالرزايا غضاضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أباها وثيق العقدتين مضيف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أقبلت يوما على صروفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنيابها في مسمعى صريف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبأت لها حتى أشق نحورها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسنة عزم حدهن رهيف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يمسحن أركانى وهن قوافل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صفا صادرات النيل عنه نصيف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والقاضي العزيز أديب الملوك، أبو إسماعيل يعقوب بن شيرين - بالشين المعجمة - وهو الحلو في لسان العجم. والجندي - بفتح الجيم وسكون النون - وهو تعريف، وهي للبلد في لسان الترك، والرجل تركى، وبلاده من بلاد الترك، المجاورة لبلاد ما وراء النهر، وهو على كل الإطلاق، أفضل الفتيان في عصره، وأعقلهم وأذكاهم وأوعاهم وكان كاتب سلطان خوارزم، فاستعفى، وهو يكتب باللسانين: العربية والفارسية، ونحن وهو من رنب؟ ؟ ؟ وخرجت وبلغت تلك الذروة، وهو أوثق سهم من كنانتى، والحمد لله أولا وآخرا، والصلاة على محمد نبيه وآله الطيبين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">انتهى نقل السؤال والجواب بنصه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال ابن خلكان، ومن شعره السابق قوله، وقد ذكره ابن السمعاني في الذيل، قال: أنشدني أحمد بن محمود الخوارزمي إملاء بسمرقند، قال أنشدنا محمود بن عمر الزمخشري لنفسه بخوارزم، وذكر الأبيات [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا قل لسعدي أما لنا فيك من وطر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما تطلبين النجل من أعين البقر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنا اقتصرنا بالذين تضايقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيونهم والله يجزى من اقتصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مليح ولكن عنده كل جفوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أر في الدنيا صفاء بلا كدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أر إذ غازلته قرب روضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى جنب حوض فيه للماء منحدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له جئنى بورد وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أردت به ورد الخدود وما شعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال انتظرنى رجع طرف أجئ به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له هيهات مالى منتظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال ولا ورد سوى الخد حاضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت له إنى قنعت بما حضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره يرثى شيخه أبا نصر منصور المذكور أولا [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقائلة ما هذه الدرر التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تساقط من عينيك سمطين سمين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت هو الدر الذي كان قد حشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبو مضر أذنى تساقطن من عينى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال ابن خلكان: ومما أنشده لغيره في كتابه «الكشاف» عند تفسير قوله تعالى في سورة البقرة </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{إن الله لا يستحيي أن يضرب مثلاً ما بعوضةً فما فوقها}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [البقرة: 26] فإنه قال: أنشدت لبعضهم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من يرى مد البعوض جناحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ظلمة الليل البهيم الأليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويرى عروق نياطها في نحرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمخ في تلك العظام النحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إغفر لعبد تاب عن فرطاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان منه في الزمان الأول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وكان بعض الفضلاء قد أنشدني هذه الأبيات بمدينة حلب، وقال: إن الزمخشري المذكور، أوصى أن تكتب على لوح قبره.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال ابن خلكان: وكانت ولادة الزمخشري، يوم الأربعاء سابع عشرى رجب، سنة سبع وستين وأربعمائة بزمخشر، توفى ليلة عرفة سنة ثمان وثلاثين وخمسمائة بجرجانية خوارزم، بعد رجوعه من مكة، رحمه الله تعالى. ورثاه بعضهم بأبيات، من جملتها [من البسيط]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأرض مكة تذرى الدمع مقلتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حزنا لفرقة جار الله محمود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وزمخشر: بفتح الزاى والميم وسكون الخاء المعجمة وفتح الشين المعجمة وبعدها راء، وهي قرية كبيرة من قرى خوارزم. وجرجانية: بضم الجيم لأولى وفتح الثانية وسكون الراء بينهما وبعد الألف نون مكسورة وبعدها ياء مثناة من تحتها مفتوحة مشددة ثم هاء ساكنة، هي قصبة خوارزم. قال ياقوت الحموي في كتاب «البلدان»: يقال لها بلغتهم كركانج، وقد عربت فقيل لها: الجرجانية، وهي على شاطئ جيحون: انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر الزمخشري على ما يقال [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو النفس الصعاد من كبد حرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن أرى أم القرى مرة أخرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما عذر مطروح بمكة رحله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على غير بؤس لا يجوع ولا يعرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسافر عنها يبتغى بدلا بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربك لا عذرى وربك لا عذرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد روينا حديثا من روايته، على أحسن الوجوه التي يروى بها حديثه. أخبرني به العدل شهاب الدين يوسف بن محمد المحلى سماعا، بدار سعيد السعداء من القاهرة، فى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">رمضان سنة ثلاث وثمانمائة، والحافظان عبد الرحيم بن الحسين، وعلي بن أبي بكر الشافعيان إجازة، قالوا: أخبرنا مظفر الدين محمد بن محمد بن يحيى بن عبد الكريم العسقلاني سماعا، أن أم محمد ست الأهل، بنت الحافظ أبي الفتح نصر بن أبي الحصري، أخبرته سماعا عن أم المؤيد زينب بنت أبي القاسم عبد الرحمن بن الحسن الشعرى إجازة، قالت: أنبأنا أبو القاسم محمود بن عمر الزمخشري الأديب، فيما كتب به خطه، وأذن في الرواية عنه، قال: أنا أبو بكر محمد بن عمر بن عبد العزيز النسفي بمكة، قال: أنا أبو بكر محمد بن أحمد البلدى، أنا أبو المعالى المعتمد بن أحمد المكحول، أنا هارون بن أحمد الإسترابادى، أنا أبو محمد إسحاق بن أحمد الخزاعي قال: حدثنا أبو الوليد محمد بن عبد الله بن أحمد الأزرقي، قال: حدثنا جدي، قال: قال لي داود بن عبد الرحمن العطار، وسألته عن حديث، فقال: اكتب هذا الحديث، فإن أهل العراق يستطرفونه ويسألون عنه كثيرا: حدثنا عمرو بن دينار، عن عكرمة، عن ابن عباس رضي الله عنهما قال: إن رسول الله صلى الله عليه وسلم، اعتمر أربع عمر، عمرة الحديبية، وعمرة القضا، من قابل، والثالثة من الجعرانة، والرابعة التي مع حجته.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4916,50 +4916,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>