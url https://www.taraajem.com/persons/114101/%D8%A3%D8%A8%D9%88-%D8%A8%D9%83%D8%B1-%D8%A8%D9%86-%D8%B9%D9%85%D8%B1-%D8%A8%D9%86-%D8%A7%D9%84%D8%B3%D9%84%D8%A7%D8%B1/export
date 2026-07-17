--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -108,1011 +108,1011 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره ما كتبه إلى الشيخ شهاب الدين أحمد بن غانم مع زنبيل أهداه وفيه تين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدي وأجل الناس منزلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندي وأرعاهم للعهد والذمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تستقلن شيئا قد أتاك وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علمت أن الهدايا نبلغ الهمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد بعثت بشيء فيه واحدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكفي الخلائق من عرب ومن عجم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له الورى لازموا إلا القليل تقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضيعوا كل ذي قربى وذي رحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغير بدع إذا سرنا مسيرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والناس أشبه بالأزمان في الشيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو قدرت على ما أرتضيه لكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيرت شمس الضحى والبدر في الظلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أشرت بزنبيلي إلى صفتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كديتي لذوي الأيسار والعدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكتب الجواب إليه في غير الوزن، وهو تقصير:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا خير من أمسكت أنامله القـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـرطاس للرقم فيه بالقلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخير من خصه الإله وإن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عم البرايا بالعلم والعلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن له منطق بلاغته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد بلغته جوامع الكلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذا يطيق الجواب عن أدب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منثر جوهرا ومنتظم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موجها أتعبت غوامضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقاصدا كل مدره فهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألغز فيه محببا وكنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عما تلاه الزيتون في القسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفظ له معنيان مشترك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دل على مفعم ومهتضم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حقق فكري بالحدس مقدصه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس فكري عندي بمتهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للغير ما قد أتى مغايرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى فقير أشقى من العدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتين حوران ما مآكله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أحور بالجمال متسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنزله الله بالأثير إذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما دار مثل الكثبان والأكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مركزه والمحيط منه به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لربه نعمة من النعم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من اصطكاك الأجرام فيه لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بم وزير يا طيب النغم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربما عاد ربه وله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مدارع كالمداد للقلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن ذا أصفر وذاك غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالقار في حلكة وكالفحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مضمخا من لطيمة خلق الخـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـلوق منها للمعسر اللطم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا زال تين الوتين ملتقطا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له وتين الأشجار من قسمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد اعتص الزنبيل من ذلـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـك التين زبيبا تراه كالعنم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو كثير من يابس صفرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطاته من نوائب حطم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ابن هاني شيخ القريض ومن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ميمون قيس وأشجع السلمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهم ملوك القريض قادته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنشؤوه من سالف القدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما عسى أن يقوله رجل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميز بستان رأسه بلمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن عتبا فعذرنا قد نحقق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين فارقتم الرفاق وجلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنتم روحهم فصاروا جسوما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مزقت بالغرام كل ممزق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا الروح إذ تفارق جسما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد وصل أوصاله تتفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه، دو بيت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حسن ذؤابة بدت للناس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في أسمر رمح قده المياس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما واصل إلا قلت إني ملك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أولوه لواء من بني العباس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشادن زارني ليلا فقلت له:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في حسن وجهك ما يغني عن القمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخلنا بك نخلو لا سمير لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي حديثك ما يغني عن السمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني شيخنا العلامة قاضي القضاة تقي الدين السبكي رحمه الله تعالى، قال: أنشدني من لفظه لنفسه ابن السلار:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمرك ما مصر بمصر وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي الجنة العليا لمن يتفكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأولادها الولدان من نسل آدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وروضتها الفردوس والنيل كوثر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن نظمه القصيدة الميمية التي سماها القصيدة المشيعة لعقيدة الشيعة، أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام على أهل الهدى والتعلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لطرق الهدى من آخر ومقدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان العصر وأعوان النصر،(دار الفكر المعاصر، بيروت - لبنان / دار الفكر، دمشق - سوريا،1998،ط 1،ج 1،ص 729)</w:t>
       </w:r>
@@ -1150,131 +1150,131 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو بكر بن عمر بن سلار ناصر الدين أبو بكر بن عمر بن سلار ناصر الدين سمع من ابن عبد الدائم وغيره واشتغل كثيرا ومهر في الأصول وكان حسن المناظرة قوي الجدال ونظم الشعر الحسن وكان جيد العبارة كثير الفضائل حسن الفصائل ومن شعره دو بيت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حسن ذؤابة أنت في الناس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في أسمر رمح قده المياس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما واصل إلا قلت أي ملك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أولوه لواء من بني العباس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال التقي السبكي أنشدني لنفسه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمرك ما مصر بمصر وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي الجنة العليا لمن يتفكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأولادها الولدان من نسل آدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وروضتها الفردوس والنيل كوثر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مات في شهر المحرم سنة 716</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1343,171 +1343,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدنا أبو بكر بن عمر لقرابته الأمير زين الدين أحمد بن إبراهيم بن السلار:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحن إلى الوادي الذي تسكنونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حنين محب غاب عنه قرينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأشتاقكم شوق العليل لبرئه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد مل آسيه وزال نعيمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولولا رضاكم بالبعاد لزرتكم.......</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">من دنياه أنتم ودينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرغمت أنف البين في جمع شملنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن بجهدي في رضاكم أعينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدنا ابن السلار لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حسن نقش حكى في كف غانية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زهر الرياض وريحان البساتين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تصنعيه لتحسين ولا عبثا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل رمز أسماء عشاق مجانين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الشيوخ - المعجم الكبير / للذهبي،(مكتبة الصديق، الطائف - المملكة العربية السعودية،1988،ط 1،ج 2،ص 414)</w:t>
       </w:r>
@@ -1568,50 +1568,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>