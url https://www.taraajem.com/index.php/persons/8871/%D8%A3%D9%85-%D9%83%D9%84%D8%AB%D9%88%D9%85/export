--- v0 (2026-05-01)
+++ v1 (2026-07-23)
@@ -133,123 +133,123 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أم كلثوم بنت عقبة بن أبي معيط الأموية عد الشيخ في رجاله من أصحاب رسول الله صلى الله عليه وسلم أم كلثوم بنت عقبة. وفي الاستيعاب أم كلثوم بنت عقبة بن معيط أبي أبان بن أبي عمرو ذكوان بن أمية بن عبد شمس بن عبد مناف. هاجرت سنة سبع في الهدنة بين رسول الله صلى الله عليه وسلم ومشركي قريش وكانوا صالحوه على إن يرد عليهم من جاءه مؤمنا وفيها نزلت إذا جاءكم المؤمنات مهاجرات الآية، فإنها لما هاجرت لحقها أخواها الوليد وعمارة ليرداها فمنعها الله بالإسلام قال ابن إسحاق قدما على رسول الله صلى الله عليه وسلم يسألانه أن يردها عليهما بالعهد الذي كان بينه وبين قريش في الحديبية فلم يفعل وقال أبى الله ذلك. فتزوجها زيد بن حارثة فقتل عنها يوم مؤتة فتزوجها الزبير فولدت له زينب ثم طلقها فتزوجها عبد الرحمن بن عوف فولدت له إبراهيم وحميدا قيل ومحمدا وإسماعيل ومات عنها فتزوجها عمرو بن العاص فمكثت عنده شهرا وماتت وهي أخت عثمان لأمه روى عنها ابنها حميد وحميد بن نافع وغيرهما روت عن النبي صلى الله عليه وسلم ليس بالكاذب الذي يقول خيرا وينمي خيرا ليصلح بين الناس (انتهى) باختصار وروي في الطبقات الكبير لابن سعد إن الزبير كانت فيه شدة على النساء وكانت أم كلثوم لها كارهة فكانت تسأله الطلاق فيأبى حتى ضر بها الطلق وهو لا يعلم فألحت عليه فطلقها ثم وضعت فأخبر بوضعها فقال: خدعتني خدعها الله فأتى النبي صلى الله عليه وسلم فأخبره فقال سبق فيها كتاب الله فاخطبها قال لا ترجع إلي أبدا (انتهى) وفي الطبقات أيضا أسلمت بمكة وبايعت قبل الهجرة وهي أول من هاجر من النساء، ولم نعلم قرشية خرجت من بين أبويها مسلمة مهاجرة إلى الله ورسوله غيرها، خرجت من مكة وحدها وصاحبت رجلا من خزاعة حتى قدمت المدينة في هدنة الحديبية فخرج في أثرها أخواها الوليد وعمارة ابنا عقبة قدما المدينة من الغد يوم قدمت فقالا يا محمد ف لنا بشرطنا وما عاهدتنا عليه، وقالت أم كلثوم يا رسول الله أنا امرأة وحال النساء إلى الضعف ما قد علمت فتردني إلى الكفار يفتنوني في ديني ولا صبر لي فانزل الله في النساء المحنة وحكم في ذلك بحكم رضوه كلهم ونزل فيها إذا جاءكم المؤمنات مهاجرات فامتحنوهن الله أعلم بإيمانهن فان علمتموهن مؤمنات فلا ترجعوهن إلى الكفارة الآية فامتحنها رسول الله صلى الله عليه وسلم وامتحن النساء بعدها بقول والله ما أخرجكن إلا حب الله ورسوله والإسلام وما خرجتن لزوج ولا مال فإذا قلن ذلك تركن فلم يرددن إلى أهلهن فقال رسول الله صلى الله عليه وسلم للوليد وعمارة قد أبطل الله العهد في النساء بما قد علمتماه فانصرفا (انتهى) وكان أبوها عقبة بن أبي معيط أسر يوم بدر فأمر رسول الله صلى الله عليه وسلم بقتله فقال للنبي صلى الله عليه وسلم يا محمد من للصبية فقال النار فقتله علي وقيل غيره والى ذلك أشار علي في كتاب له إلى معاوية: ومنا سيدا شباب أهل الجنة ومنكم صبية النار وهي أخت الوليد بن عقبة بن أبي معيط الذي كان واليا على الكوفة فشرب الخمر وصلى الصبح بالناس أربعا ثم التفت إليهم وقال: أزيدكم فقال له ابن مسعود ما زلنا معك في زيادة منذ اليوم وتقيا الخمر في المحراب وشهدوا عليه بذلك عند عثمان وأخذوا خاتمه من يده وهو لا يشعر فجلده علي بن أبي طالب الحد أو أمر عبد الله بن جعفر بجلده وعزله عثمان عن الكوفة وفي ذلك يقول الحطيئة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شهد الحطيئة يوم يلقى ربه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن الوليد أحق بالعذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نادى وقد تمت صلاتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أ أزيدكم سكرا وما يدري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأبوا أبا وهب ولو أذنوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقرنت بين الشفع والوتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفوا عنانك إذ جريت ولو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركوا عنانك لم تزل تجري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان الوليد من أعدى الناس لعلي وكان من أصحاب الجمل ومع معاوية يوم صفين ولكن أخته أم كلثوم هذه أسلمت طائعة وهاجرت ماشية وأنزل فيها قرآن يتلى رفع به حكم جائز عن الإسلام ومع ذلك لا نعلم أنها من شرط كتابنا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1182,50 +1182,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>