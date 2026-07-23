--- v0 (2026-05-01)
+++ v1 (2026-07-23)
@@ -117,835 +117,835 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الأشقري كعب بن معدان الأشقري من الأشاقر من الأزد: شاعر خطيب فارس شجاع، من أصحاب المهلب المعدودين. قال الفرزدق: شعراء الإسلام أربعة: أنا وجرير والأخطل وكعب الأشقري. أوفده المهلب إلى الحجاج ليخبره بالوقعة التي كانت له مع الأزارقة، فلما دخل على الحجاج أنشده قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حفص إني عداني عنكم السفر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد سهرت وآذى عيني السهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علقت يا كعب بعد الشيب غانية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشيب فيه عن الأهواء مزدجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أممسك أنت فيها بالذي عهدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم حبلها إذ نأتك اليوم منتشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكرت خودا بأعلى الطف منزلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في غرفة دونها الأبواب والحجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد تركت بشط الزابيين لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دارا بها سعد البادون والحضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا سعيد وإني سرت منتجعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرجو نوالك لما مسني الضرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما نبت بي بلادي سرت منتجعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطالب الخير مرتاد ومنتظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا المهلب ما زرنا بلادهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زالت الأرض فيها الماء والشجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني لأرجو إذا ما فاقة نزلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضلا من الله من كفيك يبتدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما تجاوز باب الجسر من أحد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد عضت الحرب أهل المصر فانجحروا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنا نهون قبل اليوم شأنهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تفاقم أمر كان يحتقر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما وهنا وقد حلوا بساحتنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستنفروا الناس تارات فما نفورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نادى امرؤ لا خلاف في عشريته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنه وليس به عن مثلها قصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حتى انتهى إلى قوله بعد وصفه وقائعهم مع المهلب في بلد بلد وأمرهم فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خبوا كمينهم بالسفح إذ نزلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكازرون فما عزوا ولا نصروا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باتت كتائبنا تردي مسومة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حول المهلب حتى نور القمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هناك ولوا خزايا بعدما هزموا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحال دونهم الأنهار والجدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تأبى علينا حزازات النفوس فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نبقي عليهم ولا يبقون إن قدروا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فضحك الحجاج وقال: إنك لمنصف يا كعب، ثم قال له: أخطيب أنت أم شاعر؟ فقال: شاعر، فقال: كيف كانت بنو المهلب؟ صفهم لي رجلا رجلا، فوصفهم بأوصاف بليغة، قال: فأيهم أفضل؟ قال: هم كالحلقة المفرغة قد التقى طرفاها لا يعرف طرفها، فقال: كان المهلب أعلم حيث بعثك، وأمر له بعشرين ألف درهم وحمله على فرس، وأوفده على عبد الملك، فأكمر له بعشرين ألف درهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال عبد الملك: الشعراء يشبهونني مرة بالأسد، ومرة بالبازي، ومرة بالصقر، ألا قالوا كما قال كعب الأشقري في المهلب وولده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">براك الله حين براك بحرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفجر منك أنهارا غزارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنوك السابقون إلى المعالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما أعظم الناس الفخارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنهم نجوم حول بدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دراري تكمل فاستدارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملوك ينزلون بكل ثغر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما الهام يوم الروع طارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رزان في الأمور ترى عليهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الشيخ الشمائل والبخارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نجوم يهتدى بهم إذا ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخو الغمرات في الظلماء حارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ووقع شر بين عبد القيس وبين الأزد، فسكن ذلك المهلب وأصلح بينهم وتحمل ما أحدثه كل فريق على الآخر وأدى دياته فقال كعب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني وإن كنت فرع الأزد قد علموا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حزني إذا قيل: عبد القيس أخوالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيهم أبو مالك بالمجد شرفني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودنس العبد عبد القيس سربالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فبلغ ذلك زيادا الأعجم فغضب وقال: يقول هذا في عبد القيس، وقد علم موضعي فيهم؟ والله لأدعنه وقومه غرضا لكل لسان، ثم قال يهجوه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نبيت أشقر يهجونا فقلت لهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كنت أحسبهم كانوا ولا خلقوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يكثرون وإن طالت حياتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو يبول عليهم ثعلب غرقوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قوم من الحسب الأدنى بمنزلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو يرهنون بنعلي عندها غلقوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال كعب يهجوه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعل عبيد القيس تحسب أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتغلب في يوم الحفيظة أو بكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يضعضع عبد القيس في الناس منصب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دنيء وأحساب جبرن على كسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا شاع أمر الناس وانشقت العصا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن لكيزا لا تريش ولا تبري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولكعب ابن أخ شاعر أيضا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1013,50 +1013,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>