--- v0 (2026-05-01)
+++ v1 (2026-07-23)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كعب بن مالك  كعب بن مالك بن عمرو بن القين، البدري الأنصاري السلمي (بفتح السين واللام) الخزرجي: صحابي، من أكابر الشعراء. من أهل المدينة. اشتهر في الجاهلية. وكان في الإسلام من شعراء النبي (ص) وشهد الوقائع. ثم كان من أصحاب عثمان، وأنجده يوم الثورة، وحرض الأنصار على نصرته. ولما قتل عثمان قعد عن نصرة علي فلم يشهد حروبه. وعمي في آخر عمره وعاش سبعا وسبعين سنة. قال روح بن زنباع: أشجع بيت وصف به رجل قومه، قول كعب بن مالك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نصل السيوف إذا قصرن بخطونا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوما ونلحقها إذا لم تلحق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">له 80 حديثا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -221,75 +221,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان من شعراء رسول الله صلى الله عليه وآله وسلم، قال ابن سيرين: كان شعراء النبي صلى الله عليه وآله وسلم: حسان بن ثابت، وكعب بن مالك، وعبد الله بن رواحة. فكان كعب بن مالك يخوفهم الحرب، وكان حسان يقبل على الأنساب، وكان عبد الله بن رواحة يعيرهم بالكفر- قال ابن سيرين: فبلغني أن دوسا إنما أسلمت فرقا من قول كعب بن مالك. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضينا من تهامة كل وتر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وخيبر ثم أغمدنا السيوفا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نخيرها، ولو نطقت لقالت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> قواطعهن: دوسا أو ثقيفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقالت دوس: انطلقوا فخذوا لأنفسكم لا ينزل بكم ما نزل بثقيف.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">روى عنه أبو جعفر محمد بن علي، وعمر بن الحكم بن ثوبان، وغيرهما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -390,75 +390,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن سيرين: قال كعب بن مالك بيتين كانا سبب إسلام دوس، وهما:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضينا من تهامة كل وتر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخيبر ثم أغمدنا السيوفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخبرنا ولو نطقت لقالت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قواطعهن دوسا أو ثقيفا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما بلغ ذلك دوسا قالوا: خذوا لأنفسكم، لا ينزل بكم ما نزل بثقيف.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن حبان: مات أيام قتل علي بن أبي طالب. وقال ابن أبي حاتم، عن أبيه: ذهب بصره في خلافة معاوية واقتصر البخاري في ذكر وفاته على أنه رثى عثمان، ولم نجد له في حرب علي ومعاوية خبرا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -543,123 +543,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يعد في المدنيين، وروى عنه جماعة من التابعين وروى له الجماعة. قال: وكان شعراء المسلمين: حسان بن ثابت، وعبد الله بن رواحة، وكعب بن مالك. وكان كعب يخوفهم الحرب، وعبد الله يعيرهم بالكفر، وحسان يقبل على الأنساب، وبلغني أن دوسا إنما أسلمت فرقا من قول كعب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضينا من تهامة كل وتر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخيبر ثم أغمدنا السيوفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نخبرها ولو نطقت لقالت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قواطعهن دوسا أو ثقيفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقالت دوس: انطلقوا فخذوا لأنفسكم، لا ينزل بكم ما نزل بثقيف.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وشعراء المشركين: عمرو بن العاص، وعبد الله بن الزبعرى، وأبو سفيان ابن الحارث، وضرار بن الخطاب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال كعب بن مالك: يا رسول الله ماذا ترى في الشعر؟ فقال رسول الله صلى الله عليه وسلم: إن المؤمن يجاهد بسيفه ولسانه، وقال رسول الله صلى الله عليه وسلم: أترى الله عز وجل أنسى لك قولك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زعمت سخينة أن ستغلب ربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليغلبن مغالب الغلاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -745,187 +745,187 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا عبد الوارث بن سفيان، حدثنا قاسم بن أصبغ، حدثنا محمد بن عبد السلام، حدثنا الرياشي، قال: حدثنا عبيد بن عقيل، قال. حدثنا جرير ابن حازم، عن محمد بن سيرين، قال. كان شعراء المسلمين: حسان بن ثابت، وعبد الله بن رواحة، وكعب بن مالك، فكان كعب يخوفهم الحرب، وعبد الله يعيرهم بالكفر، وكان حسان يقبل على الأنساب. قال ابن سيرين: فبلغني أن دوسا إنما أسلمت فرقا من قول كعب بن مالك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضينا من تهامة كل وتر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وخيبر ثم أغمدنا السيوفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نخبرها ولو نطقت لقالت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> قواطعهن دوسا أو ثقيفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي رواية ابن إسحاق:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضينا من تهامة كل ريب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وخيبر ثم أجمعنا السيوفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقالت دوس: انطلقوا فخذوا لأنفسكم لا ينزل بكم ما نزل بثقيف.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن سيرين: وأما شعراء المشركين فعمرو بن العاص، وعبد الله ابن الزبعري، وأبو سفيان بن الحارث. قال الزبيري: وضرار بن الخطاب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا أحمد بن محمد، قال: حدثنا أحمد بن الفضل، حدثنا محمد بن جرير، حدثنا العباس بن الوليد بن مزيد، قال: حدثني أبي، حدثني الأوزاعي، قال: حدثني يونس بن يزيد الأيلي، عن الزهري، قال: حدثني عبد الرحمن بن عبد الله بن كعب بن مالك- أن كعب بن مالك قال: يا رسول الله، ماذا ترى في الشعر؟ فقال رسول الله صلى الله عليه وسلم: المؤمن يجاهد بسيفه ولسانه، قال أبو عمر: وقال رسول الله صلى الله عليه وسلم لكعب بن مالك: أترى الله عز وجل شكر لك قولك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زعمت سخينة أن ستغلب ربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فليغلبن مغالب الغلاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذه رواية محمد بن سلام. وفي رواية ابن هشام قال: لما قال كعب بن مالك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاءت سخينة كي تغالب ربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فليغلبن مغالب الغلاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال رسول الله صلى الله عليه وسلم: لقد شكرك الله يا كعب على قولك هذا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أشعار حسان جدا في المغازي وغيرها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1553,50 +1553,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>