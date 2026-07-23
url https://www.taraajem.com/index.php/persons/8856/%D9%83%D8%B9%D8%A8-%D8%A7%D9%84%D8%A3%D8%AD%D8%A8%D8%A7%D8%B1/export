--- v0 (2026-05-01)
+++ v1 (2026-07-23)
@@ -1920,51 +1920,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا عبد الله بن محمد بن جعفر، ثنا محمد بن عبد الله بن رستة، ثنا قطن بن نسير، ثنا جعفر بن سليمان، ثنا أبو عمران الجوني، عن عبد الله بن رباح الأنصاري، قال: قال كعب: اجتمع ثلاثة نفر من عباد بني إسرائيل فاجتمعوا في أرض فلاة مع كل رجل منهم اسم من أسماء الله تعالى فقال أحدهم: سلوني فأدع الله لكم بما شئتم، قالوا: نسألك أن تدعو الله تعالى أن يظهر لنا عينا سائحة بهذا المكان ورياضا خضرا وعبقريا قال: فدعا الله فإذا عين سائحة ورياض خضر وعبقري، ثم قال أحدهم: سلوني فأدع الله لكم بما شئتم، فقالوا: نسألك أن تدعو الله أن يطعمنا من ثمار الجنة، فدعا الله فنزلت عليهم بسرة فأكلوا منها لا تغلب إلا أكلوا منها لونا ثم رفعت، ثم قال أحدهم: سلوني فأدع الله لكم بما شئتم قالوا: نسألك أن تدعو الله أن ينزل علينا المائدة التي أنزلها على عيسى ابن مريم، قال: فدعا فأنزلت فقضوا منها حاجتهم، ثم رفعت، قالوا: قد استجيب دعاؤنا وأعطينا سؤلنا، فتعالوا يذكر كل رجل منا أعظم ذنب عمله قط، فقال أحدهم: كنا معشر بني إسرائيل لا يصيب رجلا منا بول إلا قطعه فأصابني مرة بول فلم أبالغ في قطعه ولم أدعه فهذا أعظم ذنب عملته قط. وقال الآخر: كنت أمشي أنا وصاحب لي في طريق ففرقت بيننا شجرة فخرجت عليه ففزع مني، فقال: الله بيني وبينك فهذا أعظم ذنب عملته قط. وقال الآخر: أما أنا فكانت لي والله والدة فجاءت مرة تدعوني فدعتني من قبل سفالة الريح فلم أسمع فغضبت فجعلت ترميني بالحجارة فجئت بالعصا لأجلس بين يديها فتضربني حتى ترضى، فلما رأت العصا معي فزعت فهربت مني فتلقتها شجرة فشجتها في وجهها فهذا أعظم ذنب عملته قط</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا عبد الله بن محمد، ثنا أحمد بن عبد الله، ثنا سلمة بن شبيب، ثنا أبو المغيرة، ثنا أبو بكر بن أبي مريم، ثنا العلاء بن سفيان، عن كعب، قال: إن الله تعالى يقول: تقضي الأبناء دين الآباء، إني لآخذ بالرجل من أهل معصيتي القرن بعد القرن لثلاثة قرون وإني لأحفظ الرجل من أهل طاعتي القرن بعد القرن لعشرة قرون</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، ثنا أحمد بن روح، ثنا زكريا بن يحيى المدائني، ثنا علي بن عاصم، عن الجريري، عن أبي عطاء، عن كعب، قال: مر عيسى بجمجمة بيضاء فقال: يا رب هذه الجمجمة أحبها فأوحى الله تعالى أن أشح بوجهك قال: ففعل، ثم حول وجهه فإذا شيخ متكئ على كارة من بقل فقال: يا عبد الله شل علي حتى ألحق بالسوق، قال: وما شأنك؟ قال: قلعت هذا البقل من هذه المبقلة وغسلته في هذا النهر وغلبتني عيني قال: وخيل إليه ما كان فيه، قال: فسأله عيسى عليه السلام عن القوم الذي هو منهم فإذا بين المسيح وأولئك خمسمائة عام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا أحمد بن السندي، ثنا الحسن بن علويه القطان، ثنا إسماعيل بن عيسى العطار، ثنا إسحاق بن بشر أبو حذيفة، ثنا محمد بن عبد الله البصري، وعامر بن عبد الله، شيخ من أهل نهر تيري يرفعانه إلى كعب قالا: قال كعب الأحبار: إن عيسى عليه السلام مر ذات يوم بوادي القيامة، يعني الصخرة، وهو عشية يوم الجمعة عند العصر فإذا هو بجمجمة بيضاء نخرة قد مات صاحبها منذ أربع وتسعين سنة فوقف عليها متعجبا منها، وقال: يا رب ائذن لهذه الجمجمة أن تكلمني بلسان حي وتخبرني ماذا لقيت من العذاب وكم أتى عليها منذ ماتت وماذا عاينت وبأي ميتة ماتت، وماذا كانت تعبد، قال: فأتاه نداء من السماء فقال: يا روح الله وكلمته سلها فإنها ستخبرك فصلى عيسى ركعتين، ثم دنا منها فوضع يده عليها فقال عيسى: بسم الله وبالله فقالت الجمجمة خير الأسماء دعوت وبالذكر استعنت، فقال عيسى: أيتها الجمجمة النخرة، قالت: لبيك وسعديك سلني عما بدا لك قال: كم أتى عليك منذ مت؟ قالت: لا نفس تعد الحياة ولا روح تحصي السنين، فأتاه نداء أنها قد ماتت منذ أربع وتسعين سنة، فسألها قال: فبماذا مت؟ قالت: كنت جالسا ذات يوم إذ أتاني مثل السهم من السماء فدخل جوفي مثل الحريق وكان مثلي كمثل رجل دخل الحمام فأصابه حره فهو يلتمس الخروج مخافة على نفسه أن تهلك، قال: فأتاني ملك الموت ومعه أعوانه ووجوههم مثل وجوه الكلاب بادية أنيابهم زرق أعينهم كلهبان النار، بأيديهم المقامع يضربون وجهي ودبري، فانتزعوا روحي فكشطوها عني ثم وضعه ملك الموت على جمرة من جمر جهنم ثم لفه في قطعة مسح من مسوح جهنم، فرفعوا روحي إلى السماء فمنعتهم الملائكة أن يدخلوا وأغلقت الأبواب دونه، فأتاني نداء: أن ردوا هذه النفس الخاطئة إلى مثواها ومأواها. فقال لها عيسى عليه السلام: فأي شيء كان أشد عليك ظلمة القبر وضيقه أم عذاب جهنم؟ فقالت: يا روح الله إذا انتزع الروح من الجسد فليس في العين نور يعرف الظلمة والضوء، وليس للقلب عقل فيعرف الضيق والسعة، ولكن أخبرك أنه لما رد روحي فاحتملت إلى القبر دخل علي ملكان عظيمان لا يوصفان بيد كل واحد منهما مقمعة من حديد فأقعداني فضرباني ضربة ظننت أن السموات السبع وقعن على الأرض ودفعا إلي لوحا وقالا لي: اكتب كل عمل عملته قال: فكتبته فلما كتبت الكتاب فتحوا لي بابا إلى جهنم، فجاءت نار فامتلأ قبري وأقبلت حيات كأمثال الذئاب أعناقهن كأعناق البخت فنهشوا لحمي ورضوا عظمي، فدخل علي ملك بيده مقمعة في رأس المقمعة ثعبان لا يوصف وفي أصله عقارب سود كأمثال البغال الدهم على تلك المقمعة ثلاثمائة وستون غصنا على كل غصن ثلاثمائة وستون لونا من نار فضربوني بها فاشتعل النيران في جسدي وأقبل إلي الثعبان والعقارب إذ أتاني نداء فقال: علي بهذه النفس الخاطئة فتعلق بي ملائكة لا توصف صفة ألوانهم غير أن أنيابهم كالصياصي وأعينهم كالبرق وأصابعهم كالقرون فانتهوا بي إلى ملك قاعد على كرسي له فقال: اذهبوا بهذه النفس الظالمة إلى جهنم مثواها فانطلق بي حتى انتهوا بي إلى أول باب من أبواب جهنم فإذا أنا بولجة ضيقة وريح شديدة، وإذا أنا بأصوات الرعد القاصف وقواصف شديدة ونار ليست كناركم هذه وهي نار سوداء مظلمة يضعف حرها على حر ناركم هذه ستين جزءا، ثم انطلق بي إلى الباب الثاني، فإذا نار تأكل النار الأولى وهى أشد منها حرا ستين ضعفا، ثم أدخلت الباب الثالث فإذا أنا بنار هي أشد حرا من النار الأولى والثانية ستين جزءا، وهي تأكل النار الثانية والحجارة، ثم أدخلت الباب الرابع فإذا أنا بنار تأكل النار الثالثة وهي أشد حرا من النار الثالثة ستين ضعفا، فإذا أنا بشجرة يتساقط منها حجارة سود حروفها نار، وإذا قوم كلفوا أكل تلك الحجارة فقلت: من هؤلاء. قال: الذين يأكلون أموال اليتامى ظلما وعدوانا، ثم انطلق بي إلى الباب الخامس فإذا أنا بنار وظلمة وإذا تلك النار أشد حرا من الأبواب كلها ستين جزءا، وإذا أنا فيها بشجرة عليها أمثال رءوس الشياطين فيها ديدان طوال طول الدودة منها مائة ذراع سود وإذا رجال كلفوا أكلها قلت: ما هذه. قالوا: شجرة الزقوم قلت: فمن هؤلاء؟ قالوا: أكلة الربا، ثم انطلق بي إلى الباب السادس فإذا أنا بنار  تضعف على ما رأيت ستين ضعفا وظلمة وإذا فيها بئر لا يعرف قعرها وإذا فيها قوم يسيل من وجوههم الصديد لو وقعت منها قطرة على الأرض لملأت أهل الأرض نتنا وإذا فيها رياح يغلب بردها حر النار قلت: ما هذا؟ قالوا: الزمهرير، قلت: من هؤلاء. قالوا: الزناة ثم انطلق بي إلى رجل قاعد على كرسي له في النار وحوله ملائكة قيام بأيديهم مقامع من نار فقال: ما كانت تعبد هذه. قالوا: كانت تعبد ثورا من دون الله؟ قال: انطلقوا به إلى أصحابه، قال عيسى عليه السلام: فكيف كنتم تعبدون الثور؟ قالت: كنا نعبد ثورا نسجد له ونطعمه الحمص ونسقيه العسل المصفى، قال عيسى عليه السلام: فمن كان نبيكم؟ قالت: إلياس، قالت: فانطلقوا بي حتى أدخلت الباب السابع، فإذا فيه ثلاثمائة سرادق من نار كل سرادق ثلاثمائة قصر من نار في كل قصر ثلاثمائة دار من نار في كل دار ثلاثمائة بيت من نار في كل بيت ثلاثمائة لون من العذاب فيها الحيات والعقارب والأفاعي فألقيت فيها مغلولا مع أصحابي تحرقنا النار وتأكل بطوننا الأفاعي وتنهشنا الحيات وتضربنا الملائكة بالمقامع، فإنا منذ أربع وتسعين سنة في العذاب لا يخفف عني طرفة عين إلا أن الله تعالى يخفف عنا يوم الجمعة ويوم الخميس فنعلم الجمعة والخميس بالتخفيف عنا، فبينا أنا كذلك إذ أتاني نداء: أن أخرجوا هذه النفس الخبيثة إلى جمجمتها الملقاة بوادي القيامة فإن روح الله قد شفع لها فأخرجت فأسألك يا روح الله وكلمته أن تسأل ربك أن يعفو عني وأن يشفعك في، قال: فصلى ركعتين فدعا ربه تعالى فقال: يا إلهي وخالقي ابعث لي هذه النفس الخاطئة، قال: فبعثها الله عز وجل فلم تزل مع عيسى عليه السلام حتى رفع عيسى عليه السلام ثم قبضه الله بعد ذلك</w:t>
+        <w:t xml:space="preserve">حدثنا أحمد بن السندي، ثنا الحسن بن علويه القطان، ثنا إسماعيل بن عيسى العطار، ثنا إسحاق بن بشر أبو حذيفة، ثنا محمد بن عبد الله البصري، وعامر بن عبد الله، شيخ من أهل نهر تيري يرفعانه إلى كعب قالا: قال كعب الأحبار: إن عيسى عليه السلام مر ذات يوم بوادي القيامة، يعني الصخرة، وهو عشية يوم الجمعة عند العصر فإذا هو بجمجمة بيضاء نخرة قد مات صاحبها منذ أربع وتسعين سنة فوقف عليها متعجبا منها، وقال: يا رب ائذن لهذه الجمجمة أن تكلمني بلسان حي وتخبرني ماذا لقيت من العذاب وكم أتى عليها منذ ماتت وماذا عاينت وبأي ميتة ماتت، وماذا كانت تعبد، قال: فأتاه نداء من السماء فقال: يا روح الله وكلمته سلها فإنها ستخبرك فصلى عيسى ركعتين، ثم دنا منها فوضع يده عليها فقال عيسى: بسم الله وبالله فقالت الجمجمة خير الأسماء دعوت وبالذكر استعنت، فقال عيسى: أيتها الجمجمة النخرة، قالت: لبيك وسعديك سلني عما بدا لك قال: كم أتى عليك منذ مت؟ قالت: لا نفس تعد الحياة ولا روح تحصي السنين، فأتاه نداء أنها قد ماتت منذ أربع وتسعين سنة، فسألها قال: فبماذا مت؟ قالت: كنت جالسا ذات يوم إذ أتاني مثل السهم من السماء فدخل جوفي مثل الحريق وكان مثلي كمثل رجل دخل الحمام فأصابه حره فهو يلتمس الخروج مخافة على نفسه أن تهلك، قال: فأتاني ملك الموت ومعه أعوانه ووجوههم مثل وجوه الكلاب بادية أنيابهم زرق أعينهم كلهبان النار، بأيديهم المقامع يضربون وجهي ودبري، فانتزعوا روحي فكشطوها عني ثم وضعه ملك الموت على جمرة من جمر جهنم ثم لفه في قطعة مسح من مسوح جهنم، فرفعوا روحي إلى السماء فمنعتهم الملائكة أن يدخلوا وأغلقت الأبواب دونه، فأتاني نداء: أن ردوا هذه النفس الخاطئة إلى مثواها ومأواها. فقال لها عيسى عليه السلام: فأي شيء كان أشد عليك ظلمة القبر وضيقه أم عذاب جهنم؟ فقالت: يا روح الله إذا انتزع الروح من الجسد فليس في العين نور يعرف الظلمة والضوء، وليس للقلب عقل فيعرف الضيق والسعة، ولكن أخبرك أنه لما رد روحي فاحتملت إلى القبر دخل علي ملكان عظيمان لا يوصفان بيد كل واحد منهما مقمعة من حديد فأقعداني فضرباني ضربة ظننت أن السموات السبع وقعن على الأرض ودفعا إلي لوحا وقالا لي: اكتب كل عمل عملته قال: فكتبته فلما كتبت الكتاب فتحوا لي بابا إلى جهنم، فجاءت نار فامتلأ قبري وأقبلت حيات كأمثال الذئاب أعناقهن كأعناق البخت فنهشوا لحمي ورضوا عظمي، فدخل علي ملك بيده مقمعة في رأس المقمعة ثعبان لا يوصف وفي أصله عقارب سود كأمثال البغال الدهم على تلك المقمعة ثلاثمائة وستون غصنا على كل غصن ثلاثمائة وستون لونا من نار فضربوني بها فاشتعل النيران في جسدي وأقبل إلي الثعبان والعقارب إذ أتاني نداء فقال: علي بهذه النفس الخاطئة فتعلق بي ملائكة لا توصف صفة ألوانهم غير أن أنيابهم كالصياصي وأعينهم كالبرق وأصابعهم كالقرون فانتهوا بي إلى ملك قاعد على كرسي له فقال: اذهبوا بهذه النفس الظالمة إلى جهنم مثواها فانطلق بي حتى انتهوا بي إلى أول باب من أبواب جهنم فإذا أنا بولجة ضيقة وريح شديدة، وإذا أنا بأصوات الرعد القاصف وقواصف شديدة ونار ليست كناركم هذه وهي نار سوداء مظلمة يضعف حرها على حر ناركم هذه ستين جزءا، ثم انطلق بي إلى الباب الثاني، فإذا نار تأكل النار الأولى وهى أشد منها حرا ستين ضعفا، ثم أدخلت الباب الثالث فإذا أنا بنار هي أشد حرا من النار الأولى والثانية ستين جزءا، وهي تأكل النار الثانية والحجارة، ثم أدخلت الباب الرابع فإذا أنا بنار تأكل النار الثالثة وهي أشد حرا من النار الثالثة ستين ضعفا، فإذا أنا بشجرة يتساقط منها حجارة سود حروفها نار، وإذا قوم كلفوا أكل تلك الحجارة فقلت: من هؤلاء. قال: الذين يأكلون أموال اليتامى ظلما وعدوانا، ثم انطلق بي إلى الباب الخامس فإذا أنا بنار وظلمة وإذا تلك النار أشد حرا من الأبواب كلها ستين جزءا، وإذا أنا فيها بشجرة عليها أمثال رءوس الشياطين فيها ديدان طوال طول الدودة منها مائة ذراع سود وإذا رجال كلفوا أكلها قلت: ما هذه. قالوا: شجرة الزقوم قلت: فمن هؤلاء؟ قالوا: أكلة الربا، ثم انطلق بي إلى الباب السادس فإذا أنا بنار  تضعف على ما رأيت ستين ضعفا وظلمة وإذا فيها بئر لا يعرف قعرها وإذا فيها قوم يسيل من وجوههم الصديد لو وقعت منها قطرة على الأرض لملأت أهل الأرض نتنا وإذا فيها رياح يغلب بردها حر النار قلت: ما هذا؟ قالوا: الزمهرير، قلت: من هؤلاء. قالوا: الزناة ثم انطلق بي إلى رجل قاعد على كرسي له في النار وحوله ملائكة قيام بأيديهم مقامع من نار فقال: ما كانت تعبد هذه. قالوا: كانت تعبد ثورا من دون الله؟ قال: انطلقوا به إلى أصحابه، قال عيسى عليه السلام: فكيف كنتم تعبدون الثور؟ قالت: كنا نعبد ثورا نسجد له ونطعمه الحمص ونسقيه العسل المصفى، قال عيسى عليه السلام: فمن كان نبيكم؟ قالت: إلياس، قالت: فانطلقوا بي حتى أدخلت الباب السابع، فإذا فيه ثلاثمائة سرادق من نار كل سرادق ثلاثمائة قصر من نار في كل قصر ثلاثمائة دار من نار في كل دار ثلاثمائة بيت من نار في كل بيت ثلاثمائة لون من العذاب فيها الحيات والعقارب والأفاعي فألقيت فيها مغلولا مع أصحابي تحرقنا النار وتأكل بطوننا الأفاعي وتنهشنا الحيات وتضربنا الملائكة بالمقامع، فإنا منذ أربع وتسعين سنة في العذاب لا يخفف عني طرفة عين إلا أن الله تعالى يخفف عنا يوم الجمعة ويوم الخميس فنعلم الجمعة والخميس بالتخفيف عنا، فبينا أنا كذلك إذ أتاني نداء: أن أخرجوا هذه النفس الخبيثة إلى جمجمتها الملقاة بوادي القيامة فإن روح الله قد شفع لها فأخرجت فأسألك يا روح الله وكلمته أن تسأل ربك أن يعفو عني وأن يشفعك في، قال: فصلى ركعتين فدعا ربه تعالى فقال: يا إلهي وخالقي ابعث لي هذه النفس الخاطئة، قال: فبعثها الله عز وجل فلم تزل مع عيسى عليه السلام حتى رفع عيسى عليه السلام ثم قبضه الله بعد ذلك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، ثنا محمد بن أحمد بن تميم، ثنا محمد بن حميد ، ثنا زافر بن سليمان، ثنا سفيان، عن الأوزاعي، قال: قال كعب: يأتي على الناس زمان تنزع فيه الرحمة وتنزع فيه الأمانة ويوشك أن تكثر فيه المسألة حتى لا يبارك لأحد فيما أعطي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد، ثنا أحمد بن جعفر بن فارس، ثنا محمد بن النعمان بن عبد السلام، ثنا كثير بن هشام، عن عيسى بن إبراهيم الهاشمي، عن معاوية بن عبد الله الجعفري، عن كعب، قال: أول من ضرب الدينار والدرهم آدم عليه السلام، وقال: لا تصلح المعيشة إلا بهما</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن أحمد بن الحسن، ثنا محمد بن عثمان بن أبي شيبة، ثنا أحمد بن كثير، ثنا بقية، عن صفوان بن عمرو، عن شريح بن عبيد، عن كعب، قال: إذا كان أول يوم من نيسان يطلع الله تعالى إلى الأرض فينظر إلى الزرع يقول: ليلحق أولك بآخرك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1983,51 +1983,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد، ثنا محمد، ثنا منجاب، ثنا أبو عامر الأسدي، عن سفيان، عن الأعمش، عن أبي صالح، عن كعب، قال: الدنيا ستة آلاف سنة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد، ثنا محمد، ثنا أبي، ثنا شاذان، ثنا جرير بن حازم، عن زبيد بن الحارث، عن عكرمة، عن كعب، قال: أول ما أنزل من التوراة عشر آيات وهي العشر التي نزلت في آخر الأنعام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن علي بن حبيش، ثنا أحمد بن يحيى الحلواني، ثنا أحمد بن يونس، ثنا مندل، عن الأعمش، عن أبي صالح، قال: قال كعب لعمر: إنا نجدك شهيدا إنا نجدك إماما عادلا ونجدك لا تخاف في الله لومة لائم. قال: هذا لا أخاف في الله لومة لائم فأنى لي بالشهادة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا سليمان بن أحمد، ثنا عمرو بن أبي الطاهر بن السراج، ثنا أبي، ثنا عبد الله بن وهب، عن عبد الله بن عياش، ثنا ابن عياش القتباني، عن يزيد بن  قوذر، عن كعب، قال: من أراد أن يبلغ شرف الآخرة فليكثر التفكر يكن عالما</w:t>
+        <w:t xml:space="preserve">حدثنا سليمان بن أحمد، ثنا عمرو بن أبي الطاهر بن السراج، ثنا أبي، ثنا عبد الله بن وهب، عن عبد الله بن عياش، ثنا ابن عياش القتباني، عن يزيد بن  قوذر، عن كعب، قال: من أراد أن يبلغ شرف الآخرة فليكثر التفكر يكن عالما</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، ثنا محمد بن العباس، ثنا أبو هاشم، ثنا ابن يمان، ثنا خارجة عن زيد بن أسلم، عن عطاء بن يسار، عن كعب، قال: ما خرج رجل في طلب العلم إلا ضمن الله السموات والأرض رزقه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أحمد بن جعفر بن حمدان، ثنا عبد الله بن أحمد بن حنبل، حدثني أبي، ثنا سيار، ثنا جعفر، ثنا عبد الجليل، عن أبي عبد السلام، عن كعب، قال: أوحى الله تعالى إلى موسى عليه السلام أن علم الخير وتعلمه فإني منور لمعلم الخير ومتعلمه في قبورهم حتى لا يستوحشوا بمكانهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبي، ثنا محمد بن الحسن المقرئ، ثنا عبد الله بن عبد الوهاب، ثنا محمد بن عمر بن نعامة الحمصي، ثنا بقية بن الوليد، عن يحيى يقال له العطار، عن بشر بن منصور، عن أبي عبد السلام، عن كعب، قال: إذا ذكرت نوعا من العذاب أعطاك الله به عشر حسنات ومحى عنك به عشر سيئات ورفع لك عشر درجات، وإذا ذكرت نوعا من أنواع الجنة أعطاك الله مثل ذلك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2063,155 +2063,155 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن أحمد بن الحسن، ثنا محمد بن عثمان بن أبي شيبة، ثنا عبادة بن زياد، ثنا قيس بن الربيع، ح وحدثنا عبد الله بن محمد بن إبراهيم، ثنا جدي عيسى بن إبراهيم ثنا آدم بن أبي إياس، ثنا شيبان، قالا: عن عاصم ابن بهدلة، عن أبي صالح، عن كعب قال: إن الله تعالى اختار من الشهور شهر رمضان، واختار من البلاد مكة، واختار من الأيام يوم الجمعة، واختار من الليالي ليلة القدر، واختار الساعات فخير الساعات للصلوات، فالمؤمن بين حسنتين فحسنة قضاها وأخرى ينتظرها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد، ثنا أبي، ثنا جرير، ح وحدثنا أبو محمد بن حيان، قال: ثنا إبراهيم بن محمد بن الحسن، ثنا أبو الربيع الرشديني، ثنا ابن وهب، حدثني عمر بن محمد، قالا: عن سهيل بن أبي صالح، عن أبيه، عن السلولي، عن كعب، قال: اختار الله البلاد فأحب البلاد إلى الله البلد الحرام، واختار الله الزمان فأحب الزمان إلى الله الأشهر الأوائل الحرم وأحب الشهور ذو الحجة، وأحب ذي الحجة إلى الله العشر الأول، واختار الله الأيام فأحب الأيام إلى الله يوم الجمعة، واختار الله الليالي فأحب الليالي إلى الله ليلة القدر: واختار الله ساعات الليل والنهار، فأحب ساعات الليل والنهار إلى الله ساعات المكتوبات، واختار الله الكلام فأحب الكلام إلى الله لا إله إلا الله والله أكبر وسبحان الله والحمد لله لفظ جرير عن سهيل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن أحمد، ثنا محمد بن عثمان بن أبي شيبة، ثنا منجاب بن الحارث، ثنا علي بن مسهر، عن إسماعيل بن أبي خالد، عن المسيب بن رافع، عن كعب، قال: إن الله تعالى اختار من ساعات الليل والنهار ساعات فجعل فيهن الصلوات، واختار من الزمان أربعة حرما، واختار من الشهور شهر رمضان، واختار من الأيام يوم الجمعة، واختار من الليالي ليلة القدر، واختار من الأرض بقاع المساجد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا حبيب بن الحسن، ثنا عمر بن حفص السدوسي، ثنا عاصم بن علي، ثنا أبو هلال، ثنا عبد الله بن بريدة، قال: قال كعب: حجة أفضل من عمرتين وعمرة  أفضل من ركعتين إلى بيت المقدس، وليسيرن أحدهما إلى الآخر، لأن عندهما المقام والميزاب</w:t>
+        <w:t xml:space="preserve">حدثنا حبيب بن الحسن، ثنا عمر بن حفص السدوسي، ثنا عاصم بن علي، ثنا أبو هلال، ثنا عبد الله بن بريدة، قال: قال كعب: حجة أفضل من عمرتين وعمرة  أفضل من ركعتين إلى بيت المقدس، وليسيرن أحدهما إلى الآخر، لأن عندهما المقام والميزاب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا عبد الله بن محمد، ثنا محمد بن شبل، ثنا أبو بكر بن أبي شيبة، ثنا ابن نمير، عن عبيد الله بن عمر، عن سعيد بن أبي سعيد، عن عمر بن أبي بكر، عن أبيه، عن كعب، ح وحدثنا أبو بكر بن خلاد، ثنا إسماعيل بن إسحاق القاضي، ثنا إبراهيم بن حمزة، ثنا عبد العزيز بن محمد، عن عبيد الله بن عمر، عن سعيد المقبري، قال: بلغني عن كعب، قال: أجد في كتاب الله: ما من عبد مؤمن يغدو ويروح إلى المساجد لا يغدو ولا يروح إلا ليتعلم خيرا أو يعلمه أو يذكر الله أو يذكر به إلا كان مثله في كتاب الله كمثل المجاهدين في سبيل الله، زاد عبد العزيز: وما من عبد لا يغدو أو يروح إلا لأخبار الناس وأحدوثاتهم إلا كان مثله في كتاب الله كمثل الذي يرى الشيء يعجبه ليس له، يرى المتعلمين وليس منهم ويرى الذاكرين وليس منهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو بكر بن خلاد، ثنا إسماعيل بن إسحاق القاضي، ثنا محمد بن كثير، ثنا سفيان الثوري، قال: أخبرني محمد بن عجلان، عن سعيد المقبري، عن أبي بكر بن عبد الرحمن بن الحارث بن هشام، عن كعب، أنه قال: من أتى المسجد ليصلي فيه ويذكر الله ويتعلم خيرا أو يعلمه فهو كالمجاهد في سبيل الله، ومن أتى المسجد للأحاديث والأخبار كمثل من يعجبه ما ليس له، يرى الصالحين وليس منهم ويرى الذاكرين وليس منهم حدثنا أبو بكر، ثنا إسماعيل، حدثني علي بن عبد الله، ثنا ابن عيينة، عن ابن عجلان، عن المقبري، عن أبي بكر، عن أبيه، عن كعب، نحوه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا عبد الله بن محمد بن جعفر، ثنا القاسم بن فورك، ثنا عبد الله بن أبي زياد، ثنا سيار بن حاتم، ثنا موسى بن سعيد الراسبي، ثنا هلال أبو جبلة، عن أبي عبد السلام، عن أبيه، عن كعب، ح قال سيار: وحدثنا جعفر بن سليمان، عن عبد الجليل، عن أبي عبد السلام، عن كعب، قال: إن الله تعالى قال: يا موسى بن عمران إني افترضت الصيام على عبادي وهو شهر رمضان، يا موسى إنه من وافى يوم  القيامة في صحيفته صيام عشر رمضان فهو من المخبتين، ومن وافى بعشرين من رمضان فهو من الأبرار، ومن وافى بثلاثين من رمضان فهو أفضل من الشهداء عندي، يا موسى بن عمران إنى أمرت حملة عرشي أن يمسكوا عن العبادة إذا دخل شهر رمضان وأن كلما دعا صائموا شهر رمضان أن يقولوا آمين، فإني آليت على نفسي أن لا أرد دعوة صائمي شهر رمضان، يا موسى إني ألهم في شهر رمضان السموات والأرض والجبال والشجر والدواب أن يستغفروا لصائمي شهر رمضان، يا موسى بن عمران اطلب ثلاثة ممن يصوم شهر رمضان فتقلب معهم وصل معهم وكل واشرب معهم فإنه لا تكون نقمتي وعذابي في بقعة فيها ثلاثة ممن يصوم شهر رمضان، يا موسى بن عمران أتدري من أقرب خلقي إلي كل مؤمن لا يلعن إذا غضب وكل مسلم لا يحقد على والديه وقرابته إذا قطعوه، فمن عطش نفسه في رمضان، فإني آليت على نفسي من قبل أن أخلق الخلق أنه من عطش نفسه أن أرويه يوم القيامة، يا موسى بن عمران، إن كنت مريضا فمرهم أن يحملوك وإن كنت مسافرا فاقدم وقل للنفساء والحيض والكبير والصغير أن يبرزوا معك حيث يبرز صائموا شهر رمضان، فإني لو تركت السماء والأرض لسلمتا عليهم ولكلمتهم ولبشرتهم بما أجيزهم من الجوائز وأقول لسمائي وأرضي أسمعوا عبادي الذين صاموا لي رمضان أن ارجعوا إلى رحالكم فقد أرضيتموني، وقد جعلت ثوابكم من صيامكم أن أعتقكم من النار، وأن أحاسبكم حسابا يسيرا وما عشتم في أيام الدنيا أن أوسع لكم الرزق وأخلف لكم من النفقة وأقيلكم من العثرة ولا أفضحكم بين يدي أصحاب الحدود، فبعزتي لا تسألوني بعد يومكم هذا وبجمعكم هذا وصيام شهر رمضان شيئا من أمر آخرتكم إلا أعطيتكم وإن سألتموني في أمر دنياكم نظرت لكم، يا موسى بن عمران قل للمؤمنين لا يستعجلوني إذا دعوني ولا يبخلوني أليس يعلمون أني أبغض البخل فكيف أكون بخيلا، يا موسى بن عمران إذا غدوت إلى غداة إفطارك من رمضان فلا تدع شيئا من أمر الدنيا والآخرة إلا سألتنيه فإني لا أرد سائلا يومئذ لا تخف مني بخلا أن تسألني عظيما ولا  تستحين أن تسألني صغيرا، اطلب المدقة واطلب العلف لشاتك، يا موسى بن عمران أما تعلم أني خلقت الخردلة فما فوقها ولم أخلق شيئا إلا وأعلم أن الخلق سيحتاجون إليه، فمن سألني مسألة وهو يعلم أني قادر أن أعطي أو أمنع أعطيته مسألته مع المغفرة وإن حمدني حين أعطيه وحين أمنعه أسكنته دار الحمادين، وأيما عبد لم يسألني شيئا ثم أعطيته فلم يشكرني كان أشد عليه عند الحساب ثم إذا أعطيته ولم يشكرني عذبته عند الحساب</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، إملاء قال: وفيما أخبرني جدي محمود بن الفرج إجازة ثنا محمد بن عبد الله بن حفص، عن رجاء بن عبد الله، ثنا صالح بن صباح المقدسي، عن كعب، قال: أوحى الله تعالى إلى موسى عليه السلام في التوراة: يا موسى يصوم محمد وأمته شهرا في السنة وهو شهر رمضان وأعطيهم بصيام كل يوم منه أن يتباعدوا من النار مسيرة مائة عام، وأعطيهم بكل خصلة من التطوع كأجر من أدى فريضة وأجعل لهم فيها ليلة للمستغفر فيها مرة واحدة صادقا إن مات في ليلته أو شهره أجر ثلاثين شهيدا، يا موسى ويحج محمد وأمته بلدي الحرام فيحجون حجة آدم وسنة إبراهيم فأعطيهم ما أعطيت آدم وأتخذهم كما اتخذت إبراهيم ويزكي محمد وأمته فأعطيهم بالزكاة زيادة في أعمارهم وأعطيهم في الآخرة المغفرة والخلود في الجنة. يا موسى إني وهاب أسأل من عبدني اليسير وأعطيه الجزيل. يا موسى نعم المولى أنا أعطيهم قرضا وأسألهم قرضا ولا تفعل الأرباب بعبيدها ما أفعل. يا موسى إن فعالي لا توصف. يا موسى ورحمتي لأحمد وأمته. يا موسى إن في أمته رجالا يقومون على كل شرف ينادون بشهادة أن لا إله إلا الله فجزاؤهم على جزاء الأنبياء رحمتي عليهم نازلة وغضبي بعيد منهم، لا أسلط عليهم بين أطباق الثرى دودا ولا منكرا ولا نكيرا يروعهم. يا موسى رحمتي لأمة محمد. قال: إلهي من علي قال: لا أحجب التوبة عن أحد منهم يقول لا إله إلا الله بقلبه ولسانه بسره، قال: فخر موسى ساجدا فقال: اللهم اجعلني من هذه الأمة، فقيل: إنك لن تدركهم يا موسى إن كنت تريد أن  أقرب مجلسك يوم القيامة فلا تنهر السائل واليتيم، يا موسى إن أحببت أن لا تدعوني أيام حياتك بدعوة إلا أجبتك يوم القيامة فعليك بحسن الخلق. قال موسى: فما جزاء من أطعم مسكينا ابتغاء وجهك. قال: يا موسى آمر مناديا ينادي على رءوس الخلائق أن فلان ابن فلان من عتقاء الله من النار</w:t>
+        <w:t xml:space="preserve">حدثنا عبد الله بن محمد بن جعفر، ثنا القاسم بن فورك، ثنا عبد الله بن أبي زياد، ثنا سيار بن حاتم، ثنا موسى بن سعيد الراسبي، ثنا هلال أبو جبلة، عن أبي عبد السلام، عن أبيه، عن كعب، ح قال سيار: وحدثنا جعفر بن سليمان، عن عبد الجليل، عن أبي عبد السلام، عن كعب، قال: إن الله تعالى قال: يا موسى بن عمران إني افترضت الصيام على عبادي وهو شهر رمضان، يا موسى إنه من وافى يوم  القيامة في صحيفته صيام عشر رمضان فهو من المخبتين، ومن وافى بعشرين من رمضان فهو من الأبرار، ومن وافى بثلاثين من رمضان فهو أفضل من الشهداء عندي، يا موسى بن عمران إنى أمرت حملة عرشي أن يمسكوا عن العبادة إذا دخل شهر رمضان وأن كلما دعا صائموا شهر رمضان أن يقولوا آمين، فإني آليت على نفسي أن لا أرد دعوة صائمي شهر رمضان، يا موسى إني ألهم في شهر رمضان السموات والأرض والجبال والشجر والدواب أن يستغفروا لصائمي شهر رمضان، يا موسى بن عمران اطلب ثلاثة ممن يصوم شهر رمضان فتقلب معهم وصل معهم وكل واشرب معهم فإنه لا تكون نقمتي وعذابي في بقعة فيها ثلاثة ممن يصوم شهر رمضان، يا موسى بن عمران أتدري من أقرب خلقي إلي كل مؤمن لا يلعن إذا غضب وكل مسلم لا يحقد على والديه وقرابته إذا قطعوه، فمن عطش نفسه في رمضان، فإني آليت على نفسي من قبل أن أخلق الخلق أنه من عطش نفسه أن أرويه يوم القيامة، يا موسى بن عمران، إن كنت مريضا فمرهم أن يحملوك وإن كنت مسافرا فاقدم وقل للنفساء والحيض والكبير والصغير أن يبرزوا معك حيث يبرز صائموا شهر رمضان، فإني لو تركت السماء والأرض لسلمتا عليهم ولكلمتهم ولبشرتهم بما أجيزهم من الجوائز وأقول لسمائي وأرضي أسمعوا عبادي الذين صاموا لي رمضان أن ارجعوا إلى رحالكم فقد أرضيتموني، وقد جعلت ثوابكم من صيامكم أن أعتقكم من النار، وأن أحاسبكم حسابا يسيرا وما عشتم في أيام الدنيا أن أوسع لكم الرزق وأخلف لكم من النفقة وأقيلكم من العثرة ولا أفضحكم بين يدي أصحاب الحدود، فبعزتي لا تسألوني بعد يومكم هذا وبجمعكم هذا وصيام شهر رمضان شيئا من أمر آخرتكم إلا أعطيتكم وإن سألتموني في أمر دنياكم نظرت لكم، يا موسى بن عمران قل للمؤمنين لا يستعجلوني إذا دعوني ولا يبخلوني أليس يعلمون أني أبغض البخل فكيف أكون بخيلا، يا موسى بن عمران إذا غدوت إلى غداة إفطارك من رمضان فلا تدع شيئا من أمر الدنيا والآخرة إلا سألتنيه فإني لا أرد سائلا يومئذ لا تخف مني بخلا أن تسألني عظيما ولا  تستحين أن تسألني صغيرا، اطلب المدقة واطلب العلف لشاتك، يا موسى بن عمران أما تعلم أني خلقت الخردلة فما فوقها ولم أخلق شيئا إلا وأعلم أن الخلق سيحتاجون إليه، فمن سألني مسألة وهو يعلم أني قادر أن أعطي أو أمنع أعطيته مسألته مع المغفرة وإن حمدني حين أعطيه وحين أمنعه أسكنته دار الحمادين، وأيما عبد لم يسألني شيئا ثم أعطيته فلم يشكرني كان أشد عليه عند الحساب ثم إذا أعطيته ولم يشكرني عذبته عند الحساب</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، إملاء قال: وفيما أخبرني جدي محمود بن الفرج إجازة ثنا محمد بن عبد الله بن حفص، عن رجاء بن عبد الله، ثنا صالح بن صباح المقدسي، عن كعب، قال: أوحى الله تعالى إلى موسى عليه السلام في التوراة: يا موسى يصوم محمد وأمته شهرا في السنة وهو شهر رمضان وأعطيهم بصيام كل يوم منه أن يتباعدوا من النار مسيرة مائة عام، وأعطيهم بكل خصلة من التطوع كأجر من أدى فريضة وأجعل لهم فيها ليلة للمستغفر فيها مرة واحدة صادقا إن مات في ليلته أو شهره أجر ثلاثين شهيدا، يا موسى ويحج محمد وأمته بلدي الحرام فيحجون حجة آدم وسنة إبراهيم فأعطيهم ما أعطيت آدم وأتخذهم كما اتخذت إبراهيم ويزكي محمد وأمته فأعطيهم بالزكاة زيادة في أعمارهم وأعطيهم في الآخرة المغفرة والخلود في الجنة. يا موسى إني وهاب أسأل من عبدني اليسير وأعطيه الجزيل. يا موسى نعم المولى أنا أعطيهم قرضا وأسألهم قرضا ولا تفعل الأرباب بعبيدها ما أفعل. يا موسى إن فعالي لا توصف. يا موسى ورحمتي لأحمد وأمته. يا موسى إن في أمته رجالا يقومون على كل شرف ينادون بشهادة أن لا إله إلا الله فجزاؤهم على جزاء الأنبياء رحمتي عليهم نازلة وغضبي بعيد منهم، لا أسلط عليهم بين أطباق الثرى دودا ولا منكرا ولا نكيرا يروعهم. يا موسى رحمتي لأمة محمد. قال: إلهي من علي قال: لا أحجب التوبة عن أحد منهم يقول لا إله إلا الله بقلبه ولسانه بسره، قال: فخر موسى ساجدا فقال: اللهم اجعلني من هذه الأمة، فقيل: إنك لن تدركهم يا موسى إن كنت تريد أن  أقرب مجلسك يوم القيامة فلا تنهر السائل واليتيم، يا موسى إن أحببت أن لا تدعوني أيام حياتك بدعوة إلا أجبتك يوم القيامة فعليك بحسن الخلق. قال موسى: فما جزاء من أطعم مسكينا ابتغاء وجهك. قال: يا موسى آمر مناديا ينادي على رءوس الخلائق أن فلان ابن فلان من عتقاء الله من النار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، ثنا أبو العباس الهروي، ثنا أبو عامر الدمشقي، ثنا الوليد بن مسلم، ثنا ابن لهيعة، عن يزيد بن الهاد، عن نافع، عن كعب، وذكر ليلة القدر قال: أجدها في كتاب الله حطوطا يحط الله بها الذنوب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا القاضي محمد بن أحمد - في كتابه - ثنا أبو الحسن الشيباني، بالكوفة من بني غاضرة، ثنا عباد بن أحمد العرزمي، ثنا عمي، عن أبيه، عن محمد بن سوقة، عن عبد الواحد، عن كعب، قال: قال لقمان الحكيم فيما يعظ به ابنه: يا بني أقم الصلاة فإن مثلها في دين الله كمثل عمود فسطاط فإن العمود استقام نفعت الأوتاد والأطناب والظلال. فإذا مال العمود أو تغير لم ينفع وتد ولا طنب ولا ظلال. يا بني وإنما مثل الأدب الحسن كمثل طاق في جدار بين كل طبقتين خشب مغروس، فكلما تحات طبقة أمسكه خشبه بإذن الله، إن الله إذا سجد له شيء لم يقلع من نظر الله، فإذا قال: يا رب يا رب سمع نداءه وأجابه، وكن عبدا لمن صاحبك يكن لك عبدا، ولا تصاعر خدك للناس فيبغضوك والله أشد منهم مقتا، وتصدق يا بني من فضل ما أعطاك ربك يزدك من فضله ويطفئ عنك غضبه وارحم الجار الفقير والمسكين والمملوك والأسير والخائف واليتيم فأدنه وامسح رأسه فإن الله يرحمك إذا رحمت عباده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبي، ثنا إبراهيم بن محمد بن الحسن، ثنا أحمد بن سعيد، ثنا ابن وهب، قال: أخبرني عبد الله بن عياش، عن يزيد بن قوذر، عن كعب، قال: طوبى لصاحب الأرملة والمسكين كيف يكرمهم الله بصحبة النبيين يوم القيامة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا أبي، قال: ثنا عبد الله بن محمد بن عمران، ثنا الحسين بن الحسن المروزي، ثنا الهيثم بن جميل، ثنا عبد الغفور، عن همام، عن كعب، قال: إنا  نجد أن الله تعالى يقول: إني أنا الله لا إله إلا أنا خالق الخلق أنا الملك العظيم، ديان الدين ورب الملوك قلوبهم بيدي فلا تشاغلوا بذكرهم عن ذكري، ودعائي، والتوبة إلي حتى أعطفهم عليكم بالرحمة فأجعلهم رحمة وإلا جعلتهم نقمة. ثم قال: ارجعوا رحمكم الله وتوبوا من قريب فإن الله تعالى يقول: </w:t>
+        <w:t xml:space="preserve">حدثنا أبي، قال: ثنا عبد الله بن محمد بن عمران، ثنا الحسين بن الحسن المروزي، ثنا الهيثم بن جميل، ثنا عبد الغفور، عن همام، عن كعب، قال: إنا  نجد أن الله تعالى يقول: إني أنا الله لا إله إلا أنا خالق الخلق أنا الملك العظيم، ديان الدين ورب الملوك قلوبهم بيدي فلا تشاغلوا بذكرهم عن ذكري، ودعائي، والتوبة إلي حتى أعطفهم عليكم بالرحمة فأجعلهم رحمة وإلا جعلتهم نقمة. ثم قال: ارجعوا رحمكم الله وتوبوا من قريب فإن الله تعالى يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{ظهر الفساد في البر والبحر بما كسبت أيدي الناس ليذيقهم بعض الذي عملوا لعلهم يرجعون}</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [الروم: 41]، وقال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{ألم يأن للذين آمنوا أن تخشع قلوبهم لذكر الله}</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [الحديد: 16]، فهل ترون أن الله يعاتب إلا المؤمنين</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبي، ثنا إبراهيم بن محمد بن الحسن، ثنا أحمد بن سعيد، ثنا ابن وهب، أخبرني عبد الله بن عياش، عن يزيد بن قوذر، عن كعب، أنه كان يقول: من زين كتاب الله بصوته أعطى من حلاوة الصوت ما لا يمل أهل الجنة من زيارته ومن صوته مائة ألف سنة، وهم في ذلك في خيام من در معهم أزواجهم وخدمهم فيما اشتهت أنفسهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو بكر بن مالك، ثنا عبد الله بن أحمد بن حنبل، حدثني أبي، ثنا يزيد، قال: أنبأنا الجريري، عن عبد الله بن شقيق، عن كعب، أن موسى، عليه السلام كان يقول في دعائه: اللهم لين قلبي بالتوبة ولا تجعل قلبي قاسيا كالحجر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو بكر، ثنا عبد الله بن أحمد، حدثني أبي قال: ثنا عبد الرحمن، قال: ثنا سفيان، عن الأعمش، عن سالم بن أبي الجعد، عن كعب، قال: لم يزل في الأرض بعد نوح عليه السلام أربعة عشر يدفع بهم العذاب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا محمد بن علي بن حبيش، ثنا الهيثم بن خلف، ثنا يحيى بن عثمان، ثنا إسماعيل بن عياش، عن صفوان بن عمرو، عن شريح بن عبيد الحضرمي، عن أبي شمر الذماري، عن كعب، قال: أن الله تعالى نظر إلى الأرض فقال: إني واط على بعضك فاستعلت إليه الجبال وتضعضعت له الصخرة، فشكر لها ذلك فوضع عليها قدمه فقال: هذا مقامي ومحشر خلقي وهذه جنتي وهذه ناري  وهذا موضع ميزاني وأنا ديان الدين</w:t>
+        <w:t xml:space="preserve">حدثنا محمد بن علي بن حبيش، ثنا الهيثم بن خلف، ثنا يحيى بن عثمان، ثنا إسماعيل بن عياش، عن صفوان بن عمرو، عن شريح بن عبيد الحضرمي، عن أبي شمر الذماري، عن كعب، قال: أن الله تعالى نظر إلى الأرض فقال: إني واط على بعضك فاستعلت إليه الجبال وتضعضعت له الصخرة، فشكر لها ذلك فوضع عليها قدمه فقال: هذا مقامي ومحشر خلقي وهذه جنتي وهذه ناري  وهذا موضع ميزاني وأنا ديان الدين</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن إبراهيم، ثنا محمد بن الحسن، ثنا قتيبة، ثنا يزيد بن خالد، ثنا الليث بن سعد، عن خالد بن يزيد، عن سعيد بن أبي هلال، قال: بلغنا أن عبد الله بن عمرو بن العاص، قال لكعب: كيف ترى في علم النجوم؟ قال كعب: لا خير فيه لأنه لا يزال يرى شيئا يكرهه فإن هو نهى فقال: اللهم لا طير إلا طيرك ولا قوة إلا بك قال: كيف جاء بها. والذي نفسي بيده إنها لرأس التوكل وكنز العبد في الجنة فإن هو قالها ثم مضى لم يضره شيء، وإن هو رجع طعم قلبه طعم الإشراك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبي، ثنا إسحاق بن إبراهيم بن جميل، ثنا أحمد بن منيع، ثنا عباد بن عباد، عن أبان، عن سالم المكي، عن عبد الله بن رباح، عن كعب، قال: إن قتيل المشركين، له نوران ومن قتلته الحرورية له ثمانية أنوار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، ثنا محمد بن عبد الله بن رستة، ثنا سليمان بن أيوب، ثنا جعفر بن سليمان، ح وحدثنا أبو بكر بن مالك، ثنا عبد الله بن أحمد بن حنبل، حدثني أبي، ثنا سيار، ثنا جعفر، ثنا أبو عمران، ثنا عبد الله بن رباح، عن كعب قال: للشهيد نوران ولمن قتله الخوارج ثمانية أنوار، ولقد خرجوا على نبي الله داود عليه السلام في زمانه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2300,100 +2300,100 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو بكر بن خلاد، ثنا محمد بن غالب بن حرب، ثنا القعنبي، عن مالك، أنه بلغه أن عمر بن الخطاب، رضي الله تعالى عنه أراد الخروج إلى العراق فقال له كعب الأحبار: لا تخرج إليها يا أمير المؤمنين فإن بها تسعة أعشار السحر وبها فسقة الجن وبها الداء العضال</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا إبراهيم بن عبيد الله، ثنا محمد بن إسحاق، ثنا قتيبة بن سعيد، ثنا الليث بن سعد، ثنا عبيد الله بن أبي جعفر، أن كعب الأحبار، كان يقول: إن عمر بن الخطاب على باب من أبواب النار فإذا أهلك انفتح</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا إبراهيم بن عبد الله، ثنا محمد بن أحمد، ثنا قتيبة، ثنا الليث، عن يزيد بن أبي حبيب، عن أبي الخير، عن الصنابحي، سمع كعبا، يقول: ستعرك العراق عرك الأديم وتفت فت البعرة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا أبو علي محمد بن أحمد بن الحسن، ثنا بشر بن موسى، ثنا أبو عبد الرحمن المقرئ، ثنا سليمان بن المغيرة، عن حميد بن هلال العدوي، عن أبي الضيف، عن كعب، أنه قال: إن يأجوج ومأجوج ينقرون بمناقيرهم السد حتى إذا كادوا أن يخرقوه قالوا: نرجع إليه غدا فنفرغ منه، قال: فيرجعون إليه وقد عاد كما  كان فإذا بلغ الأمر ألقي على بعض ألسنتهم أن يقولوا: نرجع إن شاء الله غدا فنفرغ منه قال: فيرجعون إليه وهو كما تركوه فيخرقونه، فيأتي أولهم البحيرة فيشربون ما فيها من ماء ويأتي أوسطهم عليها فيلحسون ما كان فيها من طين ويأتي آخرهم عليها فيقولون: قد كان ههنا مرة ماء، ثم يرمون بنبالهم نحو السماء فيقولون: قد قهرنا من في الأرض وظهرنا على من في السماء. قال: فيبعث الله تعالى عليهم دودا يقال لها النغف فتأخذهم في أقفائهم فيقتلهم النغف حتى تنتن الأرض من ريحهم ثم يبعث الله عليهم طيرا، فتنقل أبدانهم إلى البحر، فيرسل الله السماء أربعين فتنبت الأرض حتى أن الرمانة لتشبع السكن، قيل لكعب: ما السكن؟ قال: أهل البيت قال: ثم يسمعون ذا السويقتين الحبشي قد بعث يغزو البيت قال: فيبعث المسلمون طليعة نحوه بين السبع وبين الثمان فلا يكون لهم أن يصلوا إلى الحبشي ولا يكون لهم أن يرجعوا إلى أصحابهم فيبعث الله ريحا طيبة يمانية فتكفت روح كل مسلم وإن كان في صخرة ويبقى هباء من الناس يحسبون أنهم على شيء وليسوا على شيء، ثم ذكر كعب حمل الفرس إلى نتاجها، ثم قال: من تكلف بعد هذا شيئا فهو متكلف</w:t>
+        <w:t xml:space="preserve">حدثنا أبو علي محمد بن أحمد بن الحسن، ثنا بشر بن موسى، ثنا أبو عبد الرحمن المقرئ، ثنا سليمان بن المغيرة، عن حميد بن هلال العدوي، عن أبي الضيف، عن كعب، أنه قال: إن يأجوج ومأجوج ينقرون بمناقيرهم السد حتى إذا كادوا أن يخرقوه قالوا: نرجع إليه غدا فنفرغ منه، قال: فيرجعون إليه وقد عاد كما  كان فإذا بلغ الأمر ألقي على بعض ألسنتهم أن يقولوا: نرجع إن شاء الله غدا فنفرغ منه قال: فيرجعون إليه وهو كما تركوه فيخرقونه، فيأتي أولهم البحيرة فيشربون ما فيها من ماء ويأتي أوسطهم عليها فيلحسون ما كان فيها من طين ويأتي آخرهم عليها فيقولون: قد كان ههنا مرة ماء، ثم يرمون بنبالهم نحو السماء فيقولون: قد قهرنا من في الأرض وظهرنا على من في السماء. قال: فيبعث الله تعالى عليهم دودا يقال لها النغف فتأخذهم في أقفائهم فيقتلهم النغف حتى تنتن الأرض من ريحهم ثم يبعث الله عليهم طيرا، فتنقل أبدانهم إلى البحر، فيرسل الله السماء أربعين فتنبت الأرض حتى أن الرمانة لتشبع السكن، قيل لكعب: ما السكن؟ قال: أهل البيت قال: ثم يسمعون ذا السويقتين الحبشي قد بعث يغزو البيت قال: فيبعث المسلمون طليعة نحوه بين السبع وبين الثمان فلا يكون لهم أن يصلوا إلى الحبشي ولا يكون لهم أن يرجعوا إلى أصحابهم فيبعث الله ريحا طيبة يمانية فتكفت روح كل مسلم وإن كان في صخرة ويبقى هباء من الناس يحسبون أنهم على شيء وليسوا على شيء، ثم ذكر كعب حمل الفرس إلى نتاجها، ثم قال: من تكلف بعد هذا شيئا فهو متكلف</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو بكر بن عبد الله بن محمد بن عطاء، ثنا عمر بن أحمد السني، ثنا أبو شرحبيل الحمصي ابن أخي ابن اليمان، ثنا أبو المغيرة، ثنا صفوان بن عمر، وحدثني شريح بن عبيد، أن كعبا، كان يقول: خلق يأجوج ومأجوج على ثلاثة أصناف: صنف أجسامهم كالإوز، وصنف أربعة أذرع طولا وأربعة أذرع عرضا، وصنف يفترشون آذانهم ويلتحفون الأخرى ويأكلون مشايم نسائهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا سليمان بن أحمد، ثنا عبد الرحمن بن حاتم المرادي، ثنا نعيم بن حماد، ثنا أبو المغيرة، ثنا إسماعيل بن عياش، عن أبي بكر بن أبي مريم الغساني، قال: حدثنا أشياخنا، عن كعب: أن التنين، يكون حية فيؤذي أهل الأرض فيلقيه الله من البر إلى البحر فإذا صاحت دواب البحر منه بعث الله إليه من ينقله من البحر إلى البر إلى يأجوج ومأجوج فيجعله رزقا لهم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا سليمان، ثنا عبد الرحمن، ثنا نعيم، ثنا بقية بن الوليد، وأبو المغيرة، عن أبي بكر بن أبي  مريم، عن أبي الزاهرية، عن كعب، قال: يمكث الناس بعد يأجوج ومأجوج في الرخاء والخصب والدعة عشر سنين حتى أن الرجلين ليحملان الرمانة الواحدة ويحملان ما بينهما العنقود الواحد من العنب فيمكثون على ذلك عشر سنين، ثم يبعث الله ريحا طيبة فلا تدع مؤمنا إلا قبضت روحه ثم يبقى الناس بعد ذلك يتهارجون كما يتهارج الحمر في المروج حتى يأتيهم أمر الله والساعة وهم على ذلك</w:t>
+        <w:t xml:space="preserve">حدثنا سليمان، ثنا عبد الرحمن، ثنا نعيم، ثنا بقية بن الوليد، وأبو المغيرة، عن أبي بكر بن أبي  مريم، عن أبي الزاهرية، عن كعب، قال: يمكث الناس بعد يأجوج ومأجوج في الرخاء والخصب والدعة عشر سنين حتى أن الرجلين ليحملان الرمانة الواحدة ويحملان ما بينهما العنقود الواحد من العنب فيمكثون على ذلك عشر سنين، ثم يبعث الله ريحا طيبة فلا تدع مؤمنا إلا قبضت روحه ثم يبقى الناس بعد ذلك يتهارجون كما يتهارج الحمر في المروج حتى يأتيهم أمر الله والساعة وهم على ذلك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا سليمان بن أحمد، ثنا عبد الرحمن بن أبي حاتم، ثنا نعيم بن حماد، ثنا بقية، وأبو المغيرة، عن صفوان بن عمرو، عن شريح بن عبيد، عن كعب، قال: لتستصعبن الأرض بأهلها حتى تكون أصعب من ظهر برذون الصعب، ثم تميل بكم ميلة حتى تظنون أنها منكفئة حتى يعتق الناس أرقاءهم، ثم تسكن زمانا حتى يندم من أعتق على ما أعتق، ثم تميل بكم ميلة أخرى حتى يقول قائل من الناس: ربنا نعتق نعتق فيقول الله: «كذبتم بل أنا أعتق»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا سليمان، ثنا عبد الرحمن، ثنا نعيم، ثنا ضمرة، عن ابن شوذب، عن أبي المنهال، عن أبي زياد، عن كعب، قال: إن الله تعالى وهب لإسماعيل عليه السلام من صلبه اثنى عشر قيما أفضلهم وخيرهم أبو بكر وعمر وعثمان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا سليمان، ثنا عبد الرحمن، ثنا نعيم، ثنا ضمرة، عن ابن شوذب، عن يحيى بن أبي عمرو الشيباني، عن كعب، قال: أول هذه الأمة نبوة ورحمة، ثم خلافة ورحمة، ثم سلطان ورحمة، ثم ملك وجبرية، فإذا كان ذلك كذلك فبطن الأرض يومئذ خير من ظهرها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا سليمان بن أحمد، ثنا عبد الرحمن، ثنا نعيم، ثنا عثمان بن كثير، عن محمد بن مهاجر، عن العباس بن سالم، حدثني عمر بن ربيعة، حدثني مغيث الأوزاعي، أن عمر بن الخطاب، رضي الله تعالى عنه أرسل إلى كعب فقال له: يا كعب كيف تجد نعتي في التوراة؟ قال: خليفة قرن من حديد لا يخاف في الله  لومة لائم، ثم خليفة تقتله أمته ظالمين له، ثم يقع البلاء بعده.</w:t>
+        <w:t xml:space="preserve">حدثنا سليمان بن أحمد، ثنا عبد الرحمن، ثنا نعيم، ثنا عثمان بن كثير، عن محمد بن مهاجر، عن العباس بن سالم، حدثني عمر بن ربيعة، حدثني مغيث الأوزاعي، أن عمر بن الخطاب، رضي الله تعالى عنه أرسل إلى كعب فقال له: يا كعب كيف تجد نعتي في التوراة؟ قال: خليفة قرن من حديد لا يخاف في الله  لومة لائم، ثم خليفة تقتله أمته ظالمين له، ثم يقع البلاء بعده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، ثنا إسحاق بن إبراهيم، في كتابه، ثنا أحمد بن منيع، ثنا ابن المبارك، عن خالد، عن أبي قلابة، عن كعب، قال: إن الله تعالى يقول: إني أنا شيخ وأداوي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا محمد بن أحمد بن إبراهيم، في كتابه، ثنا عبد الله بن محمد بن عبد العزيز، ثنا حاجب بن الوليد، ثنا بقية بن الوليد، عن محمد بن زياد الألهاني، عن كعب: دخل عليه وهو مريض فقيل له: كيف تجدك يا أبا إسحاق؟ قال: جسد أخذ بذنبه فإن قبض على هذه الحال فإلى رحيم، وإن يعافه ينشئ خلقا لا ذنب له</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا الحسين بن محمد بن علي، ثنا عبد الرحمن بن محمد بن إدريس، ثنا هارون بن إسحاق، ثنا محمد بن عبد الوهاب، عن مسعر، عن مصعب، عن أبيه، عن كعب، قال: كان داود عليه السلام يستقبل الليل والنهار ويقول: اللهم خلصني اليوم من كل مصيبة نزلت من السماء إلى الأرض، اللهم اجعل لي سهما في كل حسنة نزلت من السماء إلى الأرض ثلاث مرات</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2415,79 +2415,79 @@
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، ثنا إبراهيم بن نائلة، ثنا محمد بن أبي بكر المقدمي، ثنا معتمر، عن أبيه، عن أبي سليمان، عن كعب، قال: ما أحرقت النار من إبراهيم إلا وثاقه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا عبد الله بن محمد بن جعفر، ثنا مسلم بن سعيد، ثنا مجاشع بن عمر، ثنا ابن لهيعة، عن يحيى بن ميمون الحضرمي، عن كعب، قال: لما أمر الله عز وجل موسى عليه السلام أن أسر ببني إسرائيل أمره أن يحمل معه عظام يوسف عليه السلام فلم يدر موسى عليه السلام أين موضع قبره؟ وكانت امرأة من بني إسرائيل يقال لها: سراج، فكانت كلما حضر أجلها مد الله تعالى في عمرها إلى أن أدركت موسى عليه السلام فقالت لموسى: أنا أخبرك بموضع قبر يوسف على أن تعطيني ثلاث خصال قال: وما هي؟ قالت: تدعو الله تعالى أن يرد شبابي كما كنت أولا، قال: لك ذلك، قالت: وتحملني معك قال: لك ذلك، قالت: وأكون معك في درجتك يوم القيامة، قال: فبكى موسى عليه السلام فأوحى الله إليه أن الجنة بيدي فأعطها ما سألت، فقال موسى عليه السلام: لك ذلك، قالت: فإن قبره في هذه الجزيرة وقد غلبه الماء قال: فأخذ موسى قحفين فكتب عليهما اسم الله الأعظم ثم ألقى أحد القحفين في جانب الجزيرة وألقى القحف الآخر في الجانب الآخر فانحسر الماء عن الجزيرة فقالت المرأة: هنا موضع قبره، فابتدره الشبان فوجدوا يوسف عليه السلام في تابوت من مرمر فاحتملوه فحملوه معه قال: وقارون يرمق القحفين فأخذهما فكان لا يمر بموضع كنز إلا وضع القحفين عليه فانشقت الأرض فاستخرج الكنز منه فذلك قوله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{إنما أوتيته على علم عندي}</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [القصص: 78] يعني به القحفين وما كان علم قبل ذلك شيئا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا أبو بكر بن مالك، ثنا عبد الله بن أحمد بن حنبل، حدثني الصلت بن مسعود، ثنا جعفر بن سليمان، ثنا أبو عمران الجوني، عن عبد الله بن أبي رباح الأنصاري، عن كعب قال: كان إبراهيم عليه السلام يقري الضيف ويرحم المسكين وابن السبيل فأبطأت عليه الأضياف حتى استراب لذلك فخرج إلى الطريق  يطلب، فجلس فمر به ملك الموت في صورة رجل فسلم عليه فرد عليه إبراهيم ثم سأله: من أنت؟ قال: أنا ابن السبيل قال: إنما قعدت ههنا لمثلك فأخذ بيده فقال له: انطلق فذهب به إلى منزله فلما رآه إسحاق عرفه فبكى إسحاق فلما رأت سارة إسحاق يبكي بكت لبكائه، فلما رأى إبراهيم سارة تبكي بكى لبكائها، فلما رأى ملك الموت إبراهيم يبكي بكى لبكائه ثم صعد ملك الموت، فلما أفاقوا غضب إبراهيم عليه السلام فقال: بكيتم في وجه ضيفي حتى ذهب. قال إسحاق: لا تلمني يا أبت فإني رأيت ملك الموت معك ولا أرى أجلك إلا قد حضر فارث في أهلك - أي أوص - وكان لإبراهيم عليه السلام بيت يتعبد فيه فإذا خرج أغلقه لا يدخله غيره، فجاء إبراهيم ففتح بيته الذي يتعبد فيه فإذا هو برجل جالس فقال إبراهيم عليه السلام: من أدخلك؟ بإذن من دخلت؟ قال: بإذن رب البيت دخلت، قال: رب البيت أحق به، ثم تنحى في ناحية البيت فصلى ودعا كما كان يصنع فصعد ملك الموت فقيل له: ما رأيت؟ قال: يا رب جئتك من عند عبد لك ليس في الأرض بعده خير منه، فقيل له: ما رأيت منه. قال: ما ترك خلقا من خلقك إلا وقد دعا له بخير في دينه ومعيشته ثم مكث إبراهيم ما شاء الله ثم جاء ففتح بابه فإذا هو فيه برجل جالس قال له: من أنت؟ قال: أنا ملك الموت، قال إبراهيم: إن كنت صادقا فأرني منك آية أعرف أنك ملك الموت قال: أعرض بوجهك يا إبراهيم: ثم أقبل فأراه الصورة التي يقبض فيها أرواح المؤمنين فرأى من النور والبهاء شيئا لا يعلمه إلا الله، ثم قال: أعرض بوجهك ثم قال: انظر، فأراه الصورة التي يقبض فيها الكفار والفجار فرعب إبراهيم رعبا شديدا حتى التزق بطنه بالأرض وكادت نفس إبراهيم أن تخرج، فقال: أعرف فانظر الأمر الذي أمرت به فامض له فصعد ملك الموت فقيل له: تلطف بإبراهيم، فأتاه وهو في عنب له في صورة شيخ كبير لم يبق منه شيء فلما رآه إبراهيم رحمه فأخذ مكتلا ثم دخل عنبه فقطف من العنب في مكتله ثم جاء فوضعه بين يديه فقال: كل فجعل يمضغ ويريه أنه يأكل ويمجه على لحيته وصدره فعجب إبراهيم عليه السلام فقال : ما أبقت السنون منك شيئا كم أتى لك؟ فحسب مدة إبراهيم عليه السلام فقال: إن لي كذا وكذا، فقال إبراهيم عليه السلام: قد أتى لي مثل هذا، وإنما انتظر أن أكون مثلك اللهم اقبضني إليك قال: فطابت نفس إبراهيم عن نفسه، وقبض ملك الموت روحه على تلك الحال</w:t>
+        <w:t xml:space="preserve">حدثنا أبو بكر بن مالك، ثنا عبد الله بن أحمد بن حنبل، حدثني الصلت بن مسعود، ثنا جعفر بن سليمان، ثنا أبو عمران الجوني، عن عبد الله بن أبي رباح الأنصاري، عن كعب قال: كان إبراهيم عليه السلام يقري الضيف ويرحم المسكين وابن السبيل فأبطأت عليه الأضياف حتى استراب لذلك فخرج إلى الطريق  يطلب، فجلس فمر به ملك الموت في صورة رجل فسلم عليه فرد عليه إبراهيم ثم سأله: من أنت؟ قال: أنا ابن السبيل قال: إنما قعدت ههنا لمثلك فأخذ بيده فقال له: انطلق فذهب به إلى منزله فلما رآه إسحاق عرفه فبكى إسحاق فلما رأت سارة إسحاق يبكي بكت لبكائه، فلما رأى إبراهيم سارة تبكي بكى لبكائها، فلما رأى ملك الموت إبراهيم يبكي بكى لبكائه ثم صعد ملك الموت، فلما أفاقوا غضب إبراهيم عليه السلام فقال: بكيتم في وجه ضيفي حتى ذهب. قال إسحاق: لا تلمني يا أبت فإني رأيت ملك الموت معك ولا أرى أجلك إلا قد حضر فارث في أهلك - أي أوص - وكان لإبراهيم عليه السلام بيت يتعبد فيه فإذا خرج أغلقه لا يدخله غيره، فجاء إبراهيم ففتح بيته الذي يتعبد فيه فإذا هو برجل جالس فقال إبراهيم عليه السلام: من أدخلك؟ بإذن من دخلت؟ قال: بإذن رب البيت دخلت، قال: رب البيت أحق به، ثم تنحى في ناحية البيت فصلى ودعا كما كان يصنع فصعد ملك الموت فقيل له: ما رأيت؟ قال: يا رب جئتك من عند عبد لك ليس في الأرض بعده خير منه، فقيل له: ما رأيت منه. قال: ما ترك خلقا من خلقك إلا وقد دعا له بخير في دينه ومعيشته ثم مكث إبراهيم ما شاء الله ثم جاء ففتح بابه فإذا هو فيه برجل جالس قال له: من أنت؟ قال: أنا ملك الموت، قال إبراهيم: إن كنت صادقا فأرني منك آية أعرف أنك ملك الموت قال: أعرض بوجهك يا إبراهيم: ثم أقبل فأراه الصورة التي يقبض فيها أرواح المؤمنين فرأى من النور والبهاء شيئا لا يعلمه إلا الله، ثم قال: أعرض بوجهك ثم قال: انظر، فأراه الصورة التي يقبض فيها الكفار والفجار فرعب إبراهيم رعبا شديدا حتى التزق بطنه بالأرض وكادت نفس إبراهيم أن تخرج، فقال: أعرف فانظر الأمر الذي أمرت به فامض له فصعد ملك الموت فقيل له: تلطف بإبراهيم، فأتاه وهو في عنب له في صورة شيخ كبير لم يبق منه شيء فلما رآه إبراهيم رحمه فأخذ مكتلا ثم دخل عنبه فقطف من العنب في مكتله ثم جاء فوضعه بين يديه فقال: كل فجعل يمضغ ويريه أنه يأكل ويمجه على لحيته وصدره فعجب إبراهيم عليه السلام فقال : ما أبقت السنون منك شيئا كم أتى لك؟ فحسب مدة إبراهيم عليه السلام فقال: إن لي كذا وكذا، فقال إبراهيم عليه السلام: قد أتى لي مثل هذا، وإنما انتظر أن أكون مثلك اللهم اقبضني إليك قال: فطابت نفس إبراهيم عن نفسه، وقبض ملك الموت روحه على تلك الحال</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو أحمد محمد بن أحمد، ثنا أحمد بن موسى العدوي، ثنا إسماعيل بن سعيد الكسائي، ثنا عبد العزيز بن محمد الدراوردي، عن محمد بن عبد الله ابن أخي الزهري، عن عمه ابن شهاب، عن أبي بكر بن عبد الرحمن بن الحارث، عن جزء بن جابر الخثعمي، أنه سمع كعبا، يقول: كلم الله موسى بالألسنة كلها قبل لسانه، فقال له موسى: يا رب هذا كلامك فقال الله: لو كلمتك بكلامي لم تكن شيئا، قال موسى: يا رب هل من خلقك شيء يشبه كلامك؟ قال: لا، وأقرب خلقي شبها بكلامي أشد ما يسمع من الصواعق</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبي، ثنا إبراهيم بن محمد بن الحسن، ثنا أحمد بن سعيد، ثنا عبد الله بن وهب، حدثني عبد الله بن عياش، عن يزيد بن قوذر عن كعب، قال: ليس شيء أشد على إبليس وجنوده والشياطين ولا أكثر لبكائهم من أن يروا مسلما ساجدا، ويقولون: بالسجود دخلوا الجنة وبالسجود دخلنا النار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبي، ثنا إبراهيم، ثنا أحمد، ثنا ابن وهب، أخبرني يحيى بن أيوب، عن زبان بن فائد، عن سهل بن معاذ، عن أبيه، عن كعب، أنه قال: من قرأ قل هو الله أحد حتى ختم عشر مرات بني له بها قصر في الجنة وإن قل هو الله أحد تعدل التوراة والإنجيل والفرقان، وإن قرأ بأم القرآن في ركعتي الضحى كتب له بكل شعرة حسنة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا أبي، ثنا إبراهيم، ثنا أحمد، ثنا ابن وهب، ثنا عبد الله بن عياش، عن، يزيد بن قوذر، عن كعب الأحبار، قال: من ختم القرآن زوجه الله مائة ألف زوجة من الحور العين لكل زوجة مائة ألف ألف وصيف ووصيفة، ومن قرأ شيئا منه فبحساب ذلك، وإن ختمه مرابطا زاده الله على ذلك مائة ألف ألف  ضعف وبنى له عدد ذلك مدائن وقصورا وغرفا من در وياقوت في الجنة وكان ذلك على الله يسيرا</w:t>
+        <w:t xml:space="preserve">حدثنا أبي، ثنا إبراهيم، ثنا أحمد، ثنا ابن وهب، ثنا عبد الله بن عياش، عن، يزيد بن قوذر، عن كعب الأحبار، قال: من ختم القرآن زوجه الله مائة ألف زوجة من الحور العين لكل زوجة مائة ألف ألف وصيف ووصيفة، ومن قرأ شيئا منه فبحساب ذلك، وإن ختمه مرابطا زاده الله على ذلك مائة ألف ألف  ضعف وبنى له عدد ذلك مدائن وقصورا وغرفا من در وياقوت في الجنة وكان ذلك على الله يسيرا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال كعب: وما من شيء أحب إلى الله عز وجل من قراءة القرآن والذكر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وسمع كعب رجلا يقرأ القرآن فقال: خيار عباد الله من أطاب الكلام، وشرار عباد الله من أخبث الكلام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال كعب: من قرأ قل هو الله أحد حرم الله لحمه على النار</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2599,158 +2599,158 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: في الجنة نهر يدعى الريان للصائمين يوم القيامة لا يشرب منه إلا الصائمون</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا إبراهيم، ثنا محمد، ثنا قتيبة، ثنا يعقوب بن عبد الرحمن، عن أبي حازم، عن عطاء بن يسار، عن كعب، أنه سئل عن العقوق فقال: إذا أمرك أبواك فلم تطعهما فقد عققتهما، وإذا دعوا عليك فقد عققتهما العقوق كله</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن إبراهيم، قال: ثنا محمد بن الحسن بن قتيبة، ثنا ابن أبي السري، ثنا ضمرة، عن الأوزاعي، عن عطاء، عن كعب، قال: إذا صلى الرجل بأذان وإقامة صلى معه من الملائكة ما يسد الأفق، وإذا صلى بإقامة صلى معه ملكاه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">أخبرنا القاضي أبو أحمد محمد بن أحمد في كتابه قال: ثنا موسى بن إسحاق، ح وحدثنا محمد بن أحمد بن موسى بن محمد بن إسحاق، حدثني أبي، ثنا أبو إبراهيم الترجماني إسماعيل بن إبراهيم بن بسام قال: ثنا عصام بن طليق، عن شيبان السدوسي، وفرقد السبخي، وأبان، كلهم رووه، عن كعب، قال: أوحى الله تعالى إلى موسى عليه السلام في التوراة: يا موسى لولا من يحمدني ما أنزلت من السماء قطرة ولا أنبتت من الأرض حبة، يا موسى لولا من يقول: لا إله إلا الله لسلطت جهنم على أهل الدنيا، يا موسى لولا من يدعوني لتباعدت من خلقي، يا موسى لولا من يعبدني ما أمهلت من يعصيني طرفة عين، يا موسى إياك والكبر فإنه لو لقيني جميع خلقي بمثقال حبة من خردل من كبر أدخلتهم ناري، ولو كنت أنت، ولو كان إبراهيم خليلي، يا موسى إذا لقيت الفقراء فسألهم كما تسأل الأغنياء فإن لم تفعل فاجعل كل شيء علمتك تحت التراب، يا موسى أتحب أن لا أنساك على كل حال؟ قال: نعم، قال: فأحب الفقراء ومجالستهم وأنذر المذنبين، يا موسى أتريد أن أكون لك حبيبا أيام حياتك وفي القبر لك مؤنسا؟ قال: نعم، قال: فأكثر تلاوة كتابي، يا موسى أتحب أن لا أخذلك في تارات القيامة؟ قال: نعم، قال: فأصبح وأمس ولسانك رطب من ذكري، يا موسى أتحب أن أبيحك جنتي - وقال محمد - أن تحبك جنتي وملائكتي وما ذرأت من الجن والإنس؟ قال: نعم قال: حببني إلى خلقي، قال: يا رب كيف أحببك إلى عبادك؟ قال: تذكرهم آلائي ونعمائي فإنهم لا يذكرون مني إلا كل حسنة بحق أقول لك يا موسى إنه من لقيني وهو يعرف أن النعمة مني والشكر مني استحييت أن  أعذبه، يا موسى إن جهنم وما فيها تلظى وتلهب على المشرك وكل عاق لوالديه، قال موسى: إلهي من كل ما العقوق؟ قال: العقوق الموجب غضبي أن يشكوه والداه في الناس فلا يبالي، ويأكل شهوته ويحرم والديه، يا موسى كلمة من العقوق تزن جميع الجبال، قال: إلهي من كل ما هي؟ قال: أن تقول لوالديك: لا لبيك، يا موسى إن كنفي ورحمتي وعفوي على من إذا فرح الوالدان فرح وإذا حزن الوالدان حزن معهما، وإذا بكى الوالدان بكى معهما، يا موسى من رضي عنه والداه رضيت عنه، وإذا استغفر له والداه غفرت له على ما كان فيه ولا أبالي، يا موسى أتريد الأمان من العطش يوم القيامة؟ قال: نعم يا رب، قال: كن مستغفرا للمؤمنين والمؤمنات، يا موسى أقل العثرة واعف عن من ظلمك في مالك وعرضك وأجب من دعاك أكن لك كذلك، يا موسى أتريد أن يكون لك يوم القيامة مثل حسنات جميع الخلق؟ قال: نعم يا رب، قال: عد المرضى وكن لثياب الفقراء فاليا. فجعل موسى على نفسه في كل شهر سبعة أيام يطوف على الفقراء يفلي ثياب الفقراء ويعود المرضى، قال الله: يا موسى - حين فعل ذلك - أما إني قد ألهمت كل شيء خلقته أن يستغفر لك وألهمت الملائكة يوم القيامة أن يسلموا عليك حين تخرج من قبرك. يا موسى أتريد أن أكون لك أقرب من كلامك إلى لسانك ومن وساوس قلبك إلى قلبك ومن روحك إلى بدنك ومن نور بصرك إلى عينك؟ قال: نعم يا رب، قال: فأكثر الصلاة على محمد صلى الله عليه وسلم وأبلغ جميع بني إسرائيل أنه من لقيني وهو جاحد لأحمد سلطت عليه الزبانية في الموقف وجعلت بيني وبينه حجابا لا يراني ولا كتاب يبصره ولا شفاعة تناله ولا ملك يرحمه حتى تسحبه الملائكة فيدخلوه ناري: يا موسى بلغ بني إسرائيل أنه من آمن بأحمد فإنه أكرم الخلق علي يا موسى بلغ بني إسرائيل أنه من صدق بأحمد وكتابه نظرت إليه يوم القيامة، يا موسى بلغ بني إسرائيل أنه من رد على أحمد شيئا مما جاء به وإن كان حرفا واحدا أدخلته النار مسحوبا، يا موسى بلغ بني إسرائيل أن أحمد رحمة وبركة ونور ومن صدق به رآه أو لم يره أحببته أيام حياته ولم  أوحشه في قبره ولم أخذله يوم القيامة ولم أناقشه الحساب في الموقف ولم تزل قدمه على الصراط، يا موسى إن أحب الخلق إلي من لم يكذب بأحمد ولم يبغضه. يا موسى إني آليت على نفسي قبل أن أخلق السموات والأرض والدنيا والآخرة أنه من شهد أن لا إله إلا الله وأن محمدا رسول الله صادقا من قلبه كتبت له براءة من النار قبل أن يموت بعشرين ساعة وأوصيت ملك الموت الذي يقبض روحه أن يكون أرفق به من والديه وحميمه وأوصيت منكرا ونكيرا إذا دخلا عليه فسألاه بعد موته أن لا يروعاه وأمن عليه وأكون معه فأضيء عليه ظلمة القبر وأونس عليه وحشة القبر ولا يسألني في القيامة شيئا إلا أعطيته. يا موسى احمدني إذا مننت عليك مع كلامي إياك بالإيمان بأحمد، فوعزتي لو لم تقبل الإيمان بأحمد ما جاورتني في داري ولا تنعمت في جنبي، يا موسى جميع المرسلين آمنوا بأحمد وصدقوه واشتاقوا إليه، وكذلك من يجيء من المرسلين بعدك، يا موسى من لم يؤمن بأحمد من جميع المرسلين ولم يصدقوه ولم يشتاقوا إليه كانت حسناته مردودة عليه ومنعته حفظ الحكمة ولا أدخل قبره نور الهدى وأمحو اسمه من النبوة، يا موسى أحب أحمد كما تحب نفسك وأحب الخير لأمته كما تحبه لأمتك أجعل لك ولأمتك في شفاعته نصيبا، يا موسى استغفر للمؤمنين والمؤمنات تعط سؤلك يوم القيامة فإن محمدا وأمته ليستغفرون للمؤمنين والمؤمنات، يا موسى ركعتان يصليها محمد وأمته ما بين طلوع الفجر وطلوع الشمس من يصليها غفرت له ما أصاب من يومه وليلته ويكون في ذمتي، يا موسى بحق أقول لك من مات وهو في ذمتي فلا ضيعة عليه، يا موسى وأربع ركعات يصليها محمد وأمته عند زوال الشمس، عن كبد السماء قدر شراك أعطيهم بركعة منها المغفرة وبالثانية أثقل بها موازينهم وبالثالثة آمر ملائكتي يستغفرون لهم، وبالرابعة تفتح لهم أبواب الجنة وأزوجهم من الحور العين وتشرف عليهم الحور العين، فإن سألوني الجنة أعطيتهم وزوجتهم من الحور العين، يا موسى وأربع ركعات يصليها محمد وأمته بالعشي لا يبقى ملك مقرب في السموات  والأرض إلا استغفر لهم، ومن استغفرت له ملائكتي لم أعذبه، يا موسى وثلاث ركعات يصليها محمد وأمته حين يغيب ضوء النهار وهو مستغفر لهم ويغشاهم ليل وهو مستغفر لهم ومن استغفر له ولم يعصني غفرت له، يا موسى وأربع ركعات يصليها محمد وأمته حين يغيب الشفق تفتح لهم أبواب السماء حيال رءوسهم فلا يسألوني حاجة إلا أعطيتهم، يا موسى ويتنظف محمد وأمته بالماء كما أمرتهم فأعطيهم بكل قطرة من ذلك الماء جنة عرضها السموات والأرض، يا موسى يصوم محمد وأمته في السنة شهرا وهو شهر رمضان فأعطيهم بصيامهم كل يوم منه تتباعد عنهم جهنم مسيرة مائة عام وأعطيهم بكل خصلة يعملون بها من التطوع كأجر من أدى فريضة وأجعل لهم فيه ليلة، المستغفر فيها مرة واحدة نادما صادقا إن مات في ليلته أو شهره أعطه أجر ثلاثين شهيدا، يا موسى ويحج محمد وأمته بلدي الحرام فيحجون حجة آدم وسنة إبراهيم فأعطيهم شفاعة آدم وأتخذهم كما اتخذت إبراهيم، يا موسى ويزكي محمد وأمته فأعطيهم بالزكاة زيادة في أعمارهم وإن كنت عن أولهم غضبان رضيت، عن أوسطهم وآخرهم وأعطيتهم في الآخرة المغفرة والخلد في الجنة، يا موسى إني وهاب قال: يا إلهي من علي قال: يا موسى أقبل من عبدي اليسير وأعطه الجزيل، يا موسى نعم المولى أنا ونعم النصير أعطيهم فرضا وأسألهم قرضا، ولا تفعل الأرباب بعبيدها ما أفعل بهم. يا موسى فعالي لا توصف ورحمتي كلها لأحمد وأمته فقال: إلهي من علي، قال: يا موسى إن في أمة محمد رجالا يقومون على كل شرف ينادون بشهادة لا إله إلا الله فجزاؤهم على جزاء الأنبياء رحمتي عليهم وغضبي بعيد منهم لا أسلط عليهم من أطباق التراب الدود ولا منكرا ونكيرا يروعونهم، يا موسى أجعل جميع رحمتي لأحمد وأمته، قال: إلهي من علي قال: لا أحجب التوبة عن أحد منهم ما دام يقول لا إله إلا الله بقلبه ولسانه، فخر موسى ساجدا وقال: رب اجعلني من أمة محمد، فقيل له: لا تدركها</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">فزعم كعب أن آدم وحواء عليهما السلام استغفرا الله ساعة فغفر لهما، وأن  نوحا استغفر الله ثلاثة أشهر فغفر له وأن إبراهيم استغفر الله من ثلاث خصال قالهن من قبل نفسه انتصب للتوبة ثمانية عشر شهرا فغفر له، ويعقوب وبني يعقوب طلبوا بيان التوبة فبين لهم بعد عشرين شهرا وموسى بن عمران استغفر الله من الذنوب حولا قال الله: قد غفرت له، فقال: رب إذا غفرت لي وأفرحت بالمغفرة قلبي وأقررت بالمغفرة عيني وأدخلت لذاذة منطقك مسامعي فلا ترني خصمي يوم القيامة، قال: يا موسى أجورا تسألني؟ يأتي ملك الموت يوم القيامة قابضا على ذقنك حتى تجثو بين يدي فانتفض موسى عليه السلام وقد سمع بالمغفرة فغشي عليه سبع ليال، فقال له جبريل: يا موسى أتقطع رجاءك بعد إذ سمعت بالمغفرة فقال: يا جبريل: أليس يقول خصمي: يا رب قتلني هذا، فيقول الله: يا موسى قتلته؟ فإن قلت: لا، قال: ألست شاهدك وإن قلت نعم، قال: لم قتلته؟ فقال موسى عليه السلام: أوه فشهق شهقة فغشي عليه شهرا، ثم أفاق فسمع كلاما يقول: يا موسى لأذلن اليوم من أمن من سخطي وناري وشدة حسابي، يا موسى ألم أسلم عليك في الكتاب وسلمت عليك جميع ملائكتي، يا موسى كن طيب القلب بالتوحيد بجميع ملائكتي ورسلي وجميع فرائضي وإذا أصبت خطيئة ثم استغفرتني لم أخذلك في تارات القيامة ولم أشمت بك عدوا يوم القيامة، قال موسى: يا رب ومن عدوي يوم القيامة؟ قال: إبليس وحزبه، يا موسى: أنا أرحم الراحمين، يا موسى من لقيني وقد عرف أني أغفر وأرحم لم أناقشه الكبير من المعصية وغفرت له الصغير تطولا عليه بالرحمة، يا موسى قل لبني إسرائيل يحذروني فإني أحب من يحذرني، يا موسى من أمر بالمعروف ونهى عن المنكر ودعا الناس إلى طاعتي فله صحبتي في الدنيا وفي القبر، وفى القيامة في ظلي، يا موسى قل لبني إسرائيل إذا أدوا فرائضي يكونوا خاشعين، يا موسى قل لبني إسرائيل لا يلهيهم شيء من دنياهم إذا كان حلول فرائضي، يا موسى قل لبني إسرائيل لا ينسوني فإنه من لقيني وقد نسيني لم تفارق روحه جسده حتى أفزعه بالنار فزعة لو أدخلت روعتها في مسامع أهل الدنيا لماتوا  أسرع من طرفة عين، يا موسى بحق أقول لك إنه ليس شيء مما خلقته أشد خوفا مني من النار قال: سبحانك من علي قال: يا موسى إني أنا خلقتها ورعبت قلبها بأني أنا ربك أفعل ما أشاء فامتلأت رعبا وخوفا، يا موسى النار مطيعة وما أنشأت فيها من الجنود مطيعون لي كلهم، قال موسى: سبحانك من علي قال: يا موسى لهبها وما فيها من الملائكة وسكان السموات وسكان جناتي لا يدخلونها ولا يسمعون حسيسها، يا موسى قلوب ملائكتي في أجوافها كخفقان الطير، يا موسى </w:t>
+        <w:t xml:space="preserve">أخبرنا القاضي أبو أحمد محمد بن أحمد في كتابه قال: ثنا موسى بن إسحاق، ح وحدثنا محمد بن أحمد بن موسى بن محمد بن إسحاق، حدثني أبي، ثنا أبو إبراهيم الترجماني إسماعيل بن إبراهيم بن بسام قال: ثنا عصام بن طليق، عن شيبان السدوسي، وفرقد السبخي، وأبان، كلهم رووه، عن كعب، قال: أوحى الله تعالى إلى موسى عليه السلام في التوراة: يا موسى لولا من يحمدني ما أنزلت من السماء قطرة ولا أنبتت من الأرض حبة، يا موسى لولا من يقول: لا إله إلا الله لسلطت جهنم على أهل الدنيا، يا موسى لولا من يدعوني لتباعدت من خلقي، يا موسى لولا من يعبدني ما أمهلت من يعصيني طرفة عين، يا موسى إياك والكبر فإنه لو لقيني جميع خلقي بمثقال حبة من خردل من كبر أدخلتهم ناري، ولو كنت أنت، ولو كان إبراهيم خليلي، يا موسى إذا لقيت الفقراء فسألهم كما تسأل الأغنياء فإن لم تفعل فاجعل كل شيء علمتك تحت التراب، يا موسى أتحب أن لا أنساك على كل حال؟ قال: نعم، قال: فأحب الفقراء ومجالستهم وأنذر المذنبين، يا موسى أتريد أن أكون لك حبيبا أيام حياتك وفي القبر لك مؤنسا؟ قال: نعم، قال: فأكثر تلاوة كتابي، يا موسى أتحب أن لا أخذلك في تارات القيامة؟ قال: نعم، قال: فأصبح وأمس ولسانك رطب من ذكري، يا موسى أتحب أن أبيحك جنتي - وقال محمد - أن تحبك جنتي وملائكتي وما ذرأت من الجن والإنس؟ قال: نعم قال: حببني إلى خلقي، قال: يا رب كيف أحببك إلى عبادك؟ قال: تذكرهم آلائي ونعمائي فإنهم لا يذكرون مني إلا كل حسنة بحق أقول لك يا موسى إنه من لقيني وهو يعرف أن النعمة مني والشكر مني استحييت أن  أعذبه، يا موسى إن جهنم وما فيها تلظى وتلهب على المشرك وكل عاق لوالديه، قال موسى: إلهي من كل ما العقوق؟ قال: العقوق الموجب غضبي أن يشكوه والداه في الناس فلا يبالي، ويأكل شهوته ويحرم والديه، يا موسى كلمة من العقوق تزن جميع الجبال، قال: إلهي من كل ما هي؟ قال: أن تقول لوالديك: لا لبيك، يا موسى إن كنفي ورحمتي وعفوي على من إذا فرح الوالدان فرح وإذا حزن الوالدان حزن معهما، وإذا بكى الوالدان بكى معهما، يا موسى من رضي عنه والداه رضيت عنه، وإذا استغفر له والداه غفرت له على ما كان فيه ولا أبالي، يا موسى أتريد الأمان من العطش يوم القيامة؟ قال: نعم يا رب، قال: كن مستغفرا للمؤمنين والمؤمنات، يا موسى أقل العثرة واعف عن من ظلمك في مالك وعرضك وأجب من دعاك أكن لك كذلك، يا موسى أتريد أن يكون لك يوم القيامة مثل حسنات جميع الخلق؟ قال: نعم يا رب، قال: عد المرضى وكن لثياب الفقراء فاليا. فجعل موسى على نفسه في كل شهر سبعة أيام يطوف على الفقراء يفلي ثياب الفقراء ويعود المرضى، قال الله: يا موسى - حين فعل ذلك - أما إني قد ألهمت كل شيء خلقته أن يستغفر لك وألهمت الملائكة يوم القيامة أن يسلموا عليك حين تخرج من قبرك. يا موسى أتريد أن أكون لك أقرب من كلامك إلى لسانك ومن وساوس قلبك إلى قلبك ومن روحك إلى بدنك ومن نور بصرك إلى عينك؟ قال: نعم يا رب، قال: فأكثر الصلاة على محمد صلى الله عليه وسلم وأبلغ جميع بني إسرائيل أنه من لقيني وهو جاحد لأحمد سلطت عليه الزبانية في الموقف وجعلت بيني وبينه حجابا لا يراني ولا كتاب يبصره ولا شفاعة تناله ولا ملك يرحمه حتى تسحبه الملائكة فيدخلوه ناري: يا موسى بلغ بني إسرائيل أنه من آمن بأحمد فإنه أكرم الخلق علي يا موسى بلغ بني إسرائيل أنه من صدق بأحمد وكتابه نظرت إليه يوم القيامة، يا موسى بلغ بني إسرائيل أنه من رد على أحمد شيئا مما جاء به وإن كان حرفا واحدا أدخلته النار مسحوبا، يا موسى بلغ بني إسرائيل أن أحمد رحمة وبركة ونور ومن صدق به رآه أو لم يره أحببته أيام حياته ولم  أوحشه في قبره ولم أخذله يوم القيامة ولم أناقشه الحساب في الموقف ولم تزل قدمه على الصراط، يا موسى إن أحب الخلق إلي من لم يكذب بأحمد ولم يبغضه. يا موسى إني آليت على نفسي قبل أن أخلق السموات والأرض والدنيا والآخرة أنه من شهد أن لا إله إلا الله وأن محمدا رسول الله صادقا من قلبه كتبت له براءة من النار قبل أن يموت بعشرين ساعة وأوصيت ملك الموت الذي يقبض روحه أن يكون أرفق به من والديه وحميمه وأوصيت منكرا ونكيرا إذا دخلا عليه فسألاه بعد موته أن لا يروعاه وأمن عليه وأكون معه فأضيء عليه ظلمة القبر وأونس عليه وحشة القبر ولا يسألني في القيامة شيئا إلا أعطيته. يا موسى احمدني إذا مننت عليك مع كلامي إياك بالإيمان بأحمد، فوعزتي لو لم تقبل الإيمان بأحمد ما جاورتني في داري ولا تنعمت في جنبي، يا موسى جميع المرسلين آمنوا بأحمد وصدقوه واشتاقوا إليه، وكذلك من يجيء من المرسلين بعدك، يا موسى من لم يؤمن بأحمد من جميع المرسلين ولم يصدقوه ولم يشتاقوا إليه كانت حسناته مردودة عليه ومنعته حفظ الحكمة ولا أدخل قبره نور الهدى وأمحو اسمه من النبوة، يا موسى أحب أحمد كما تحب نفسك وأحب الخير لأمته كما تحبه لأمتك أجعل لك ولأمتك في شفاعته نصيبا، يا موسى استغفر للمؤمنين والمؤمنات تعط سؤلك يوم القيامة فإن محمدا وأمته ليستغفرون للمؤمنين والمؤمنات، يا موسى ركعتان يصليها محمد وأمته ما بين طلوع الفجر وطلوع الشمس من يصليها غفرت له ما أصاب من يومه وليلته ويكون في ذمتي، يا موسى بحق أقول لك من مات وهو في ذمتي فلا ضيعة عليه، يا موسى وأربع ركعات يصليها محمد وأمته عند زوال الشمس، عن كبد السماء قدر شراك أعطيهم بركعة منها المغفرة وبالثانية أثقل بها موازينهم وبالثالثة آمر ملائكتي يستغفرون لهم، وبالرابعة تفتح لهم أبواب الجنة وأزوجهم من الحور العين وتشرف عليهم الحور العين، فإن سألوني الجنة أعطيتهم وزوجتهم من الحور العين، يا موسى وأربع ركعات يصليها محمد وأمته بالعشي لا يبقى ملك مقرب في السموات  والأرض إلا استغفر لهم، ومن استغفرت له ملائكتي لم أعذبه، يا موسى وثلاث ركعات يصليها محمد وأمته حين يغيب ضوء النهار وهو مستغفر لهم ويغشاهم ليل وهو مستغفر لهم ومن استغفر له ولم يعصني غفرت له، يا موسى وأربع ركعات يصليها محمد وأمته حين يغيب الشفق تفتح لهم أبواب السماء حيال رءوسهم فلا يسألوني حاجة إلا أعطيتهم، يا موسى ويتنظف محمد وأمته بالماء كما أمرتهم فأعطيهم بكل قطرة من ذلك الماء جنة عرضها السموات والأرض، يا موسى يصوم محمد وأمته في السنة شهرا وهو شهر رمضان فأعطيهم بصيامهم كل يوم منه تتباعد عنهم جهنم مسيرة مائة عام وأعطيهم بكل خصلة يعملون بها من التطوع كأجر من أدى فريضة وأجعل لهم فيه ليلة، المستغفر فيها مرة واحدة نادما صادقا إن مات في ليلته أو شهره أعطه أجر ثلاثين شهيدا، يا موسى ويحج محمد وأمته بلدي الحرام فيحجون حجة آدم وسنة إبراهيم فأعطيهم شفاعة آدم وأتخذهم كما اتخذت إبراهيم، يا موسى ويزكي محمد وأمته فأعطيهم بالزكاة زيادة في أعمارهم وإن كنت عن أولهم غضبان رضيت، عن أوسطهم وآخرهم وأعطيتهم في الآخرة المغفرة والخلد في الجنة، يا موسى إني وهاب قال: يا إلهي من علي قال: يا موسى أقبل من عبدي اليسير وأعطه الجزيل، يا موسى نعم المولى أنا ونعم النصير أعطيهم فرضا وأسألهم قرضا، ولا تفعل الأرباب بعبيدها ما أفعل بهم. يا موسى فعالي لا توصف ورحمتي كلها لأحمد وأمته فقال: إلهي من علي، قال: يا موسى إن في أمة محمد رجالا يقومون على كل شرف ينادون بشهادة لا إله إلا الله فجزاؤهم على جزاء الأنبياء رحمتي عليهم وغضبي بعيد منهم لا أسلط عليهم من أطباق التراب الدود ولا منكرا ونكيرا يروعونهم، يا موسى أجعل جميع رحمتي لأحمد وأمته، قال: إلهي من علي قال: لا أحجب التوبة عن أحد منهم ما دام يقول لا إله إلا الله بقلبه ولسانه، فخر موسى ساجدا وقال: رب اجعلني من أمة محمد، فقيل له: لا تدركها</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">فزعم كعب أن آدم وحواء عليهما السلام استغفرا الله ساعة فغفر لهما، وأن  نوحا استغفر الله ثلاثة أشهر فغفر له وأن إبراهيم استغفر الله من ثلاث خصال قالهن من قبل نفسه انتصب للتوبة ثمانية عشر شهرا فغفر له، ويعقوب وبني يعقوب طلبوا بيان التوبة فبين لهم بعد عشرين شهرا وموسى بن عمران استغفر الله من الذنوب حولا قال الله: قد غفرت له، فقال: رب إذا غفرت لي وأفرحت بالمغفرة قلبي وأقررت بالمغفرة عيني وأدخلت لذاذة منطقك مسامعي فلا ترني خصمي يوم القيامة، قال: يا موسى أجورا تسألني؟ يأتي ملك الموت يوم القيامة قابضا على ذقنك حتى تجثو بين يدي فانتفض موسى عليه السلام وقد سمع بالمغفرة فغشي عليه سبع ليال، فقال له جبريل: يا موسى أتقطع رجاءك بعد إذ سمعت بالمغفرة فقال: يا جبريل: أليس يقول خصمي: يا رب قتلني هذا، فيقول الله: يا موسى قتلته؟ فإن قلت: لا، قال: ألست شاهدك وإن قلت نعم، قال: لم قتلته؟ فقال موسى عليه السلام: أوه فشهق شهقة فغشي عليه شهرا، ثم أفاق فسمع كلاما يقول: يا موسى لأذلن اليوم من أمن من سخطي وناري وشدة حسابي، يا موسى ألم أسلم عليك في الكتاب وسلمت عليك جميع ملائكتي، يا موسى كن طيب القلب بالتوحيد بجميع ملائكتي ورسلي وجميع فرائضي وإذا أصبت خطيئة ثم استغفرتني لم أخذلك في تارات القيامة ولم أشمت بك عدوا يوم القيامة، قال موسى: يا رب ومن عدوي يوم القيامة؟ قال: إبليس وحزبه، يا موسى: أنا أرحم الراحمين، يا موسى من لقيني وقد عرف أني أغفر وأرحم لم أناقشه الكبير من المعصية وغفرت له الصغير تطولا عليه بالرحمة، يا موسى قل لبني إسرائيل يحذروني فإني أحب من يحذرني، يا موسى من أمر بالمعروف ونهى عن المنكر ودعا الناس إلى طاعتي فله صحبتي في الدنيا وفي القبر، وفى القيامة في ظلي، يا موسى قل لبني إسرائيل إذا أدوا فرائضي يكونوا خاشعين، يا موسى قل لبني إسرائيل لا يلهيهم شيء من دنياهم إذا كان حلول فرائضي، يا موسى قل لبني إسرائيل لا ينسوني فإنه من لقيني وقد نسيني لم تفارق روحه جسده حتى أفزعه بالنار فزعة لو أدخلت روعتها في مسامع أهل الدنيا لماتوا  أسرع من طرفة عين، يا موسى بحق أقول لك إنه ليس شيء مما خلقته أشد خوفا مني من النار قال: سبحانك من علي قال: يا موسى إني أنا خلقتها ورعبت قلبها بأني أنا ربك أفعل ما أشاء فامتلأت رعبا وخوفا، يا موسى النار مطيعة وما أنشأت فيها من الجنود مطيعون لي كلهم، قال موسى: سبحانك من علي قال: يا موسى لهبها وما فيها من الملائكة وسكان السموات وسكان جناتي لا يدخلونها ولا يسمعون حسيسها، يا موسى قلوب ملائكتي في أجوافها كخفقان الطير، يا موسى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{إني أنا الله لا إله إلا أنا فاعبدني وأقم الصلاة لذكري}</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">، يا موسى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{إني اصطفيتك على الناس برسالاتي وبكلامي فخذ ما آتيتك وكن من الشاكرين}</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [الأعراف: 144]، يا موسى إني أنا الله لا إله إلا أنا فاعبدني ولا تشرك بي شيئا، يا موسى إني لا أزكي ولا أرحم من حلف باسمي كاذبا. يا موسى إذا قضيت بين الناس فاقض بينهم كقضائك لنفسك وأهل بيتك، يا موسى إن العبد إذا خشيني كنت أحب إليه من نفسه، يا موسى ارحم ترحم وكما تدين تدان: يا موسى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{اشكر لي ولوالديك إلي المصير}</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [لقمان: 14]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا أبو بكر أحمد بن السندي ثنا الحسن بن علوية القطان، ثنا إسماعيل بن عيسى العطار، ثنا إسحاق بن بشر القرشي أبو حذيفة، عن سعيد، عن قتادة، عن كعب، قال: قال موسى عليه السلام حين ناجاه ربه تعالى: يا رب أقريب أنت فأناجيك أم بعيد فأناديك، قال: يا موسى لأنا جليس من ذكرني قال: يا رب إني أجلك أن أذكرك على خلائي أو آتي أهلي، قال: يا موسى اذكرني على أي حال كنت، ثم قال: يا موسى أتريد أن أقرب مجلسك مني يوم القيامة فلا تنهر السائل ولا تقهر اليتيم، وجالس الضعفاء وارحم المساكين وأحب الفقراء ولا تفرح بكثرة المال، فإن كثرة المال تقسي القلب، يا موسى إذا رأيت الغنى مقبلا فقل ذنب عجلت عقوبته، وإذا رأيت الفقر مقبلا فقل مرحبا بشعار الصالحين، يا موسى إن أردت أن لا يبقى ملك في السموات السبع والأرض إلا سلموا عليك وصافحوك يوم القيامة فأكثر التسبيح والتهليل، يا موسى أسمعني لذاذة التوراة في ظلمة الليل أجعل لك في المعاد ذخرا، يا موسى إذا أحببت أن أباهي بك الملائكة في  السماء وفي طرقات الدنيا فأمط الأذى عن طريق المسلمين، يا موسى ذلل نفسك لي تواضعا أرفعك، يا موسى إن أردت أن لا تدعوني أيام حياتك إلا استجبت لك ولا تسألني في القيامة شيئا إلا قلت لك: نعم، فعليك بحسن الخلق، يا موسى كن في مخالطة الناس كالصبي، يا موسى كن لين الجانب فإن أبغض الخلق إلي الذي في نفسه كبر وفي لسانه جفاء وفي قلبه قسوة، وأحب الأخلاق إلي الرحمة والعطف والرأفة والرقة، يا موسى عليك بلين القول وطيب الكلام، يا موسى كفى بالعبد من الشر إذا قيل له اتق الله أخذته العزة بالإثم، فإذا قال العبد ذلك لعنته أنا وملائكتي فالويل لمن لعنته أنا وملائكتي فالويل لمن لعنته من يقوم للعنتي. يا موسى إني إذا لعنته لم يرحمه شيء وأخرجته من رحمتي العظيمة التي من دخلها دخل الجنة وكيف يرحمه شيء ولم تسعه رحمتي، وأنا أرحم الراحمين، يا موسى ارحم خلقي أرحمك، يا موسى أنا رحيم أحب الرحماء، يا طوبى للرحماء ويا طوبى للرحماء ويا طوبى للرحماء. يا موسى من رحم رحمته ومن رحمته أدخلته الجنة، يا موسى إن أحببت أن أملأ مسامعك يوم القيامة مما يسرك فارحم الصغير كما ترحم ولدك وارحم الضعيف وأعن القوي وارحم الكبير كما ترحم الصغير وارحم المعافى كما ترحم المبتلى، وارحم الجاهل كما ترحم العالم، وارحم القوي كما ترحم الضعيف، كل على حياله، يا موسى تعلم الخير واعمل به وعلمه فإني منور لمعلم الخير ومتعلمه في قبورهم كي لا يستوحشوا في القبور، يا موسى لينفعك علمك فتيقظ لي به في ساعات الليل وقم به في آناء النهار أدفع عنك شدة الآخرة والبلاء في الدنيا، يا موسى أكثر من قول لا إله إلا الله فإنه لولا أصوات من يسمعني قول لا إله إلا الله لسلطت جهنم على أهل الدنيا، يا موسى عليك بكثرة الحمد فلولا حمد من يحمدني من عبادي لعذبت أهل الأرض، قال موسى عليه السلام: يا رب فما أجر من قال لا إله إلا الله صادقا؟ قال: ثوابه رضائي عنه وجواره إياي في داري والنظر إلى وجهي، قال: يا رب، فما جزاء من شهد أني رسولك وأني كليمك؟ قال: يا موسى يبشره ملك الموت عند فراقه الدنيا ويهون عليه الموت، يا موسى  لتكثر صلاتك فإن المصلي يناجيني، قال موسى عليه السلام: يا رب فما جزاء من قام بين يديك مصليا؟ قال: يا موسى أباهي به ملائكتي راكعا وساجدا ومن أباهي به ملائكتي لا أعذبه، يا موسى أطعم المساكين. قال: يا رب فما جزاء من أطعم مسكينا؟ قال: يا موسى أرحمه رحمة لم يسمع بها الخلائق وأعتقه من النار. قال موسى: يا رب فما جزاء من آوى يتيما حتى يستغني أو كفل أرملة؟ قال: أسكنه جنتي وأظله يوم لا ظل إلا ظلي. قال: يا رب فما جزاء من عزى حزينا قال: ألبسه لباس التقوى وأرديه رداء الإيمان، قال: يا رب فما جزاء من شيع جنازة؟ قال: تشيعه ملائكتي وأصلي على روحه في الأرواح، قال: يا رب فما جزاء من عاد مريضا؟ قال: استغفرت له ملائكتي وخاض في رحمتي، قال: يا رب فما جزاء من بكى من خشيتك؟ قال: أؤمنه الفزع الأكبر يوم القيامة وأقي وجهه لفح النار، قال: يا رب فما جزاء من أحيا أمرك بالوضوء وغسل الجنابة؟ قال: يا موسى له بكل شعرة نور ودرجة يوم القيامة وبكل جديد مغفرة جديدة قال: إلهي فما جزاء من بر والديه؟ قال: أسكنه جنتي وأعطيه من الثواب ما يرضى، قال: يا رب فما جزاء من عق والديه؟ قال: النار مصيره وحسبه، قال: إلهي فما جزاء من وصل رحمه؟ قال: أزيد في عمره وأثمر ماله وأعمر داره وأهون عليه سكرات الموت وتناديه يوم القيامة أبواب الجنة هلم إلينا. قال: إلهي فما جزاء من كف أذاه وبذل معروفه وأكرم جاره. قال: يا موسى تناديه يوم القيامة النار لا سبيل لي عليك، يا موسى من أحب أن لا تحرقه النار فليأت إلى الناس ما يحب أن يؤتى إليه. قال: يا رب فما جزاء من صبر على أذى الناس؟ قال: يا موسى أصرف عنه أهوال يوم القيامة. قال: يا رب فما جزاء من ذكرك بلسانه وقلبه سرا؟ قال: أجعله في كنفي وأظله بظل عرشي، قال: إلهي فما جزاء من تلا حكمتك. قال: يا موسى يمر على الصراط كالبرق في يوم تذل فيه الأقدام قال: إلهي فما جزاء من صبر على مصيبة تصيبه؟ قال: يا موسى له بكل نفس يتنفسه ثلاثمائة درجة في الجنة الدرجة  خير من الدنيا وما فيها. قال: إلهي أي الصابرين أحب إليك؟ قال: يا موسى ما صبر عبدي على شيء أحب إلي من صبره على معاصي ثم صبره على فرائضي ثم على المصيبة. قال: إلهي فما جزاء من صبر عما حرمت عليه؟ قال: يا موسى له بكل شهوة يردها سبعمائة شهوة في الجنة أعطيهن إياه وبكل نفس يتنفسه سبعمائة درجة في الجنة الدرجة خير من الدنيا وما فيها. قال: إلهي فما جزاء من صبر على فرائضك؟ قال: له بكل نفس يتنفسه ستمائة درجة في الجنة الدرجة منها خير من الدنيا وما فيها. قال: إلهي فما جزاء من سعى إلى طاعتك في بياض النهار وظلمة الليل؟ قال: أما من سعى في بياض النهار فأعطيه بعدد كل شيء مر عليه ضوء النهار وضوء الشمس درجات وحسنات، وأما من سعى في ظلمة الليل إلى طاعتي فأستره بالنور الدائم يوم القيامة وأحشو في الدنيا قلبه نورا يهتدي به وأجعل له في السماء نورا يعرف به، وأحشره يوم القيامة ونوره يسعى بين يديه وعن يمينه وعن شماله وأعطيه يوم القيامة بعدد كل شيء مر عليه سواد الليل وضوء القمر ونور الكواكب درجات وحسنات. قال: إلهي فما جزاء من أحسن إلى خوله وما ملكت يمينه ولم يكلفه ما لا يطيق؟ قال: يا موسى أتقبل حسناته وأتجاوز عن سيئاته وأخفف عليه الحساب يوم القيامة. قال: إلهي فما لمن تاب من ذنب يأتيه متعمدا؟ قال: يا موسى هو كمن لا ذنب له، قال: إلهي فما لمن تاب من ذنب يأتيه خطأ؟ قال: يا موسى هو عندي كبعض ملائكتي ومقامه مقامهم ومصيره مصيرهم. قال موسى: ومم ذاك يا رب؟ قال: إنه استغفرني من غير ذنب وملائكتي يستغفروني من غير ذنب، قال: وكيف ذلك يا رب؟ قال: لأني وضعت عن خلقي الخطأ والنسيان. قال: إلهي فما جزاء من تقرب إليك بالنوافل؟ قال: يا موسى جزاؤه محبتي وأحببه إلى خلقي وأكون عينيه اللتين ينظر بهما ويديه اللتين يبطش بهما ورجليه اللتين يمشي بهما، وإن استغفرني غفرت له، وإن دعاني استجبت له وأحب من أحبه وأبغض من أبغضه وأحارب من نابذه. قال: إلهي فما جزاء من أصر على ذنبه فلم يتب منه؟ قال: يا موسى إذا دعاني لم أستجب له وإذا رحمت  عبادي لم أرحمه وأمحقه فيمن أمحق يوم القيامة. قال: إلهي فما جزاء من أكل الربا فلم يتب منه؟ قال: يا موسى أطعمه يوم القيامة من شجرة الزقوم، قال: إلهي فما جزاء من أدى الأمانة؟ قال: يا موسى له الأمان يوم القيامة ولا يحجب عن الجنة. قال: إلهي فما جزاء الزناة يوم القيامة؟ قال: يا موسى يفزع أهل الجمع من أصواتهم ويتأذون من نتن ريحهم. قال: إلهي فما جزاء من لم يكف عن معاصيك؟ قال: أعطيه كتابه بشماله ومن وراء ظهره. قال: إلهي فما جزاء من أحب أهل طاعتك؟ قال: يا موسى من أحب أهل طاعتي أحرمه على النار. قال: يا رب فما جزاء من لا يفتر عن الدعاء والتضرع والاستكانة؟ قال: يا موسى، أدفع عنه البلاء في الدنيا وأعينه على شدائد الآخرة، قال: إلهي فما جزاء من قتل مؤمنا متعمدا؟ قال: يا موسى لا أقيله عثرته ولا أنظر إليه يوم القيامة في حاجة وأحرم عليه ريح الجنة. قال: إلهي فما جزاء من دعا نفسا كافرة إلى الإسلام؟ قال: يا موسى أجعل له حكما يوم القيامة في الشفاعة. قال: إلهي فما جزاء من دعا نفسا مؤمنة إلى طاعتك ونهاها عن معصيتك؟ قال: يا موسى هو يوم القيامة في زمرة المرسلين، قال: يا رب فما جزاء من أسبغ الوضوء وصلى الصلاة لوقتها لا يشغله عنها شيء، قال: يا موسى أبيحه جنتي وأعطيه سؤله وأضم عليه ضيعته وأضمن الأرض رزقه. قال: إلهي فما جزاء من صام لك محتسبا؟ قال: يا موسى أقيمه مقاما لا يرى من البأس شيئا. قال: إلهي فما جزاء من صام رياء؟ قال: ثوابه كثواب من لم يصمه. قال: إلهي فما جزاء من أعطى الزكاة على ما أمرته؟ يا موسى، أعطيه جنة عرضها كعرض السماء والأرض، قال: إلهي فما جزاء من لقيك بشهادة أن لا إله إلا الله تكون آخر كلامه من الدنيا؟ قال: يا موسى لا يحمله قلبك ولا يعيه سمعك كل الذي أعطيه حتى يصير إليه. قال: إلهي ما جزاء من شهد أن لا إله إلا أنت وهو شاك، قال: يا موسى أخلده ناري ولا أجعل له نصيبا في رحمتي، ولا حظا في شفاعة النبيين والصديقين والشهداء والملائكة، قال: إلهي فما جزاء من اعتكف لك؟ قال: المغفرة. قال: فسكت موسى عليه السلام طويلا فلم يتكلم، فقال له ربه تعالى: يا موسى تكلم ما في قلبك، قال : إلهي أنت أعلم بما أقول. قال: نعم قد علمت أنك أردت أن تقول: إلهي لا يهلك عليك إلا هالك. قال: نعم، قال: يا موسى بن عمران وعزتي لا يهلك علي إلا هالك</w:t>
+        <w:t xml:space="preserve">حدثنا أبو بكر أحمد بن السندي ثنا الحسن بن علوية القطان، ثنا إسماعيل بن عيسى العطار، ثنا إسحاق بن بشر القرشي أبو حذيفة، عن سعيد، عن قتادة، عن كعب، قال: قال موسى عليه السلام حين ناجاه ربه تعالى: يا رب أقريب أنت فأناجيك أم بعيد فأناديك، قال: يا موسى لأنا جليس من ذكرني قال: يا رب إني أجلك أن أذكرك على خلائي أو آتي أهلي، قال: يا موسى اذكرني على أي حال كنت، ثم قال: يا موسى أتريد أن أقرب مجلسك مني يوم القيامة فلا تنهر السائل ولا تقهر اليتيم، وجالس الضعفاء وارحم المساكين وأحب الفقراء ولا تفرح بكثرة المال، فإن كثرة المال تقسي القلب، يا موسى إذا رأيت الغنى مقبلا فقل ذنب عجلت عقوبته، وإذا رأيت الفقر مقبلا فقل مرحبا بشعار الصالحين، يا موسى إن أردت أن لا يبقى ملك في السموات السبع والأرض إلا سلموا عليك وصافحوك يوم القيامة فأكثر التسبيح والتهليل، يا موسى أسمعني لذاذة التوراة في ظلمة الليل أجعل لك في المعاد ذخرا، يا موسى إذا أحببت أن أباهي بك الملائكة في  السماء وفي طرقات الدنيا فأمط الأذى عن طريق المسلمين، يا موسى ذلل نفسك لي تواضعا أرفعك، يا موسى إن أردت أن لا تدعوني أيام حياتك إلا استجبت لك ولا تسألني في القيامة شيئا إلا قلت لك: نعم، فعليك بحسن الخلق، يا موسى كن في مخالطة الناس كالصبي، يا موسى كن لين الجانب فإن أبغض الخلق إلي الذي في نفسه كبر وفي لسانه جفاء وفي قلبه قسوة، وأحب الأخلاق إلي الرحمة والعطف والرأفة والرقة، يا موسى عليك بلين القول وطيب الكلام، يا موسى كفى بالعبد من الشر إذا قيل له اتق الله أخذته العزة بالإثم، فإذا قال العبد ذلك لعنته أنا وملائكتي فالويل لمن لعنته أنا وملائكتي فالويل لمن لعنته من يقوم للعنتي. يا موسى إني إذا لعنته لم يرحمه شيء وأخرجته من رحمتي العظيمة التي من دخلها دخل الجنة وكيف يرحمه شيء ولم تسعه رحمتي، وأنا أرحم الراحمين، يا موسى ارحم خلقي أرحمك، يا موسى أنا رحيم أحب الرحماء، يا طوبى للرحماء ويا طوبى للرحماء ويا طوبى للرحماء. يا موسى من رحم رحمته ومن رحمته أدخلته الجنة، يا موسى إن أحببت أن أملأ مسامعك يوم القيامة مما يسرك فارحم الصغير كما ترحم ولدك وارحم الضعيف وأعن القوي وارحم الكبير كما ترحم الصغير وارحم المعافى كما ترحم المبتلى، وارحم الجاهل كما ترحم العالم، وارحم القوي كما ترحم الضعيف، كل على حياله، يا موسى تعلم الخير واعمل به وعلمه فإني منور لمعلم الخير ومتعلمه في قبورهم كي لا يستوحشوا في القبور، يا موسى لينفعك علمك فتيقظ لي به في ساعات الليل وقم به في آناء النهار أدفع عنك شدة الآخرة والبلاء في الدنيا، يا موسى أكثر من قول لا إله إلا الله فإنه لولا أصوات من يسمعني قول لا إله إلا الله لسلطت جهنم على أهل الدنيا، يا موسى عليك بكثرة الحمد فلولا حمد من يحمدني من عبادي لعذبت أهل الأرض، قال موسى عليه السلام: يا رب فما أجر من قال لا إله إلا الله صادقا؟ قال: ثوابه رضائي عنه وجواره إياي في داري والنظر إلى وجهي، قال: يا رب، فما جزاء من شهد أني رسولك وأني كليمك؟ قال: يا موسى يبشره ملك الموت عند فراقه الدنيا ويهون عليه الموت، يا موسى  لتكثر صلاتك فإن المصلي يناجيني، قال موسى عليه السلام: يا رب فما جزاء من قام بين يديك مصليا؟ قال: يا موسى أباهي به ملائكتي راكعا وساجدا ومن أباهي به ملائكتي لا أعذبه، يا موسى أطعم المساكين. قال: يا رب فما جزاء من أطعم مسكينا؟ قال: يا موسى أرحمه رحمة لم يسمع بها الخلائق وأعتقه من النار. قال موسى: يا رب فما جزاء من آوى يتيما حتى يستغني أو كفل أرملة؟ قال: أسكنه جنتي وأظله يوم لا ظل إلا ظلي. قال: يا رب فما جزاء من عزى حزينا قال: ألبسه لباس التقوى وأرديه رداء الإيمان، قال: يا رب فما جزاء من شيع جنازة؟ قال: تشيعه ملائكتي وأصلي على روحه في الأرواح، قال: يا رب فما جزاء من عاد مريضا؟ قال: استغفرت له ملائكتي وخاض في رحمتي، قال: يا رب فما جزاء من بكى من خشيتك؟ قال: أؤمنه الفزع الأكبر يوم القيامة وأقي وجهه لفح النار، قال: يا رب فما جزاء من أحيا أمرك بالوضوء وغسل الجنابة؟ قال: يا موسى له بكل شعرة نور ودرجة يوم القيامة وبكل جديد مغفرة جديدة قال: إلهي فما جزاء من بر والديه؟ قال: أسكنه جنتي وأعطيه من الثواب ما يرضى، قال: يا رب فما جزاء من عق والديه؟ قال: النار مصيره وحسبه، قال: إلهي فما جزاء من وصل رحمه؟ قال: أزيد في عمره وأثمر ماله وأعمر داره وأهون عليه سكرات الموت وتناديه يوم القيامة أبواب الجنة هلم إلينا. قال: إلهي فما جزاء من كف أذاه وبذل معروفه وأكرم جاره. قال: يا موسى تناديه يوم القيامة النار لا سبيل لي عليك، يا موسى من أحب أن لا تحرقه النار فليأت إلى الناس ما يحب أن يؤتى إليه. قال: يا رب فما جزاء من صبر على أذى الناس؟ قال: يا موسى أصرف عنه أهوال يوم القيامة. قال: يا رب فما جزاء من ذكرك بلسانه وقلبه سرا؟ قال: أجعله في كنفي وأظله بظل عرشي، قال: إلهي فما جزاء من تلا حكمتك. قال: يا موسى يمر على الصراط كالبرق في يوم تذل فيه الأقدام قال: إلهي فما جزاء من صبر على مصيبة تصيبه؟ قال: يا موسى له بكل نفس يتنفسه ثلاثمائة درجة في الجنة الدرجة  خير من الدنيا وما فيها. قال: إلهي أي الصابرين أحب إليك؟ قال: يا موسى ما صبر عبدي على شيء أحب إلي من صبره على معاصي ثم صبره على فرائضي ثم على المصيبة. قال: إلهي فما جزاء من صبر عما حرمت عليه؟ قال: يا موسى له بكل شهوة يردها سبعمائة شهوة في الجنة أعطيهن إياه وبكل نفس يتنفسه سبعمائة درجة في الجنة الدرجة خير من الدنيا وما فيها. قال: إلهي فما جزاء من صبر على فرائضك؟ قال: له بكل نفس يتنفسه ستمائة درجة في الجنة الدرجة منها خير من الدنيا وما فيها. قال: إلهي فما جزاء من سعى إلى طاعتك في بياض النهار وظلمة الليل؟ قال: أما من سعى في بياض النهار فأعطيه بعدد كل شيء مر عليه ضوء النهار وضوء الشمس درجات وحسنات، وأما من سعى في ظلمة الليل إلى طاعتي فأستره بالنور الدائم يوم القيامة وأحشو في الدنيا قلبه نورا يهتدي به وأجعل له في السماء نورا يعرف به، وأحشره يوم القيامة ونوره يسعى بين يديه وعن يمينه وعن شماله وأعطيه يوم القيامة بعدد كل شيء مر عليه سواد الليل وضوء القمر ونور الكواكب درجات وحسنات. قال: إلهي فما جزاء من أحسن إلى خوله وما ملكت يمينه ولم يكلفه ما لا يطيق؟ قال: يا موسى أتقبل حسناته وأتجاوز عن سيئاته وأخفف عليه الحساب يوم القيامة. قال: إلهي فما لمن تاب من ذنب يأتيه متعمدا؟ قال: يا موسى هو كمن لا ذنب له، قال: إلهي فما لمن تاب من ذنب يأتيه خطأ؟ قال: يا موسى هو عندي كبعض ملائكتي ومقامه مقامهم ومصيره مصيرهم. قال موسى: ومم ذاك يا رب؟ قال: إنه استغفرني من غير ذنب وملائكتي يستغفروني من غير ذنب، قال: وكيف ذلك يا رب؟ قال: لأني وضعت عن خلقي الخطأ والنسيان. قال: إلهي فما جزاء من تقرب إليك بالنوافل؟ قال: يا موسى جزاؤه محبتي وأحببه إلى خلقي وأكون عينيه اللتين ينظر بهما ويديه اللتين يبطش بهما ورجليه اللتين يمشي بهما، وإن استغفرني غفرت له، وإن دعاني استجبت له وأحب من أحبه وأبغض من أبغضه وأحارب من نابذه. قال: إلهي فما جزاء من أصر على ذنبه فلم يتب منه؟ قال: يا موسى إذا دعاني لم أستجب له وإذا رحمت  عبادي لم أرحمه وأمحقه فيمن أمحق يوم القيامة. قال: إلهي فما جزاء من أكل الربا فلم يتب منه؟ قال: يا موسى أطعمه يوم القيامة من شجرة الزقوم، قال: إلهي فما جزاء من أدى الأمانة؟ قال: يا موسى له الأمان يوم القيامة ولا يحجب عن الجنة. قال: إلهي فما جزاء الزناة يوم القيامة؟ قال: يا موسى يفزع أهل الجمع من أصواتهم ويتأذون من نتن ريحهم. قال: إلهي فما جزاء من لم يكف عن معاصيك؟ قال: أعطيه كتابه بشماله ومن وراء ظهره. قال: إلهي فما جزاء من أحب أهل طاعتك؟ قال: يا موسى من أحب أهل طاعتي أحرمه على النار. قال: يا رب فما جزاء من لا يفتر عن الدعاء والتضرع والاستكانة؟ قال: يا موسى، أدفع عنه البلاء في الدنيا وأعينه على شدائد الآخرة، قال: إلهي فما جزاء من قتل مؤمنا متعمدا؟ قال: يا موسى لا أقيله عثرته ولا أنظر إليه يوم القيامة في حاجة وأحرم عليه ريح الجنة. قال: إلهي فما جزاء من دعا نفسا كافرة إلى الإسلام؟ قال: يا موسى أجعل له حكما يوم القيامة في الشفاعة. قال: إلهي فما جزاء من دعا نفسا مؤمنة إلى طاعتك ونهاها عن معصيتك؟ قال: يا موسى هو يوم القيامة في زمرة المرسلين، قال: يا رب فما جزاء من أسبغ الوضوء وصلى الصلاة لوقتها لا يشغله عنها شيء، قال: يا موسى أبيحه جنتي وأعطيه سؤله وأضم عليه ضيعته وأضمن الأرض رزقه. قال: إلهي فما جزاء من صام لك محتسبا؟ قال: يا موسى أقيمه مقاما لا يرى من البأس شيئا. قال: إلهي فما جزاء من صام رياء؟ قال: ثوابه كثواب من لم يصمه. قال: إلهي فما جزاء من أعطى الزكاة على ما أمرته؟ يا موسى، أعطيه جنة عرضها كعرض السماء والأرض، قال: إلهي فما جزاء من لقيك بشهادة أن لا إله إلا الله تكون آخر كلامه من الدنيا؟ قال: يا موسى لا يحمله قلبك ولا يعيه سمعك كل الذي أعطيه حتى يصير إليه. قال: إلهي ما جزاء من شهد أن لا إله إلا أنت وهو شاك، قال: يا موسى أخلده ناري ولا أجعل له نصيبا في رحمتي، ولا حظا في شفاعة النبيين والصديقين والشهداء والملائكة، قال: إلهي فما جزاء من اعتكف لك؟ قال: المغفرة. قال: فسكت موسى عليه السلام طويلا فلم يتكلم، فقال له ربه تعالى: يا موسى تكلم ما في قلبك، قال : إلهي أنت أعلم بما أقول. قال: نعم قد علمت أنك أردت أن تقول: إلهي لا يهلك عليك إلا هالك. قال: نعم، قال: يا موسى بن عمران وعزتي لا يهلك علي إلا هالك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو بكر بن مالك، ثنا عبد الله بن أحمد بن حنبل، حدثني أبي، ثنا وكيع، ثنا سفيان، عن عطاء بن أبي مروان، عن أبيه، عن كعب قال: قال موسى عليه السلام: يا رب أقريب أنت فأناجيك أم بعيد فأناديك؟ قال: يا موسى أنا جليس من ذكرني، قال: يا رب فإنا نكون من الحال على حال نجلك ونعظمك أن نذكرك، قال: وما هي؟ قال: الجنابة والغائط، قال: يا موسى اذكرني على أي حال كان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن إبراهيم بن علي، ثنا محمد بن منصور بن أبي الجهم، ثنا نصر بن علي، ثنا يزيد بن هارون، أنبأنا زكرياء بن أبي زائدة، عن عطية العوفي، قال: قام كعب الأحبار فأخذ بيد العباس رضي الله تعالى عنهما فقال: أدخرها عندك تشفع لي يوم القيامة. فقال العباس رضي الله تعالى عنه وهل لي شفاعة، فقال كعب رضي الله تعالى عنه: نعم، إنه ليس أحد من أهل بيت نبي يسلم إلا كانت له شفاعة يوم القيامة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن علي، ثنا محمد بن الحسن بن قتيبة، ثنا أبي، ثنا الفريابي، عن إسرائيل، عن سعيد بن مسروق، عن عكرمة، قال: سمعت كعبا، يقول لابن عباس رضي الله تعالى عنهما: إذا رأيت السيوف قد عريت والدماء قد أهريقت فاعلم أن أمر الله قد ضيع في الأرض فانتقم الله من بعضهم لبعض، وإذا رأيت قطر السماء قد منع فاعلم أن الزكاة قد منعت فمنع الله ما عنده، وإذا رأيت الوباء قد فشا فاعلم أن الزنا قد فشا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا أبي، وأبو محمد بن حيان، قالا: ثنا إبراهيم بن محمد بن الحسن، ثنا أحمد بن سعيد، ثنا ابن وهب، أخبرني ابن لهيعة، عن ابن عجلان، ح وحدثنا أبو بكر الآجري، ثنا عبد الله بن محمد العطشي، ثنا إبراهيم بن الجنيد، ثنا سعيد بن أبي مريم، أنبأنا نافع بن يزيد، أخبرني يحيى بن أبي أسيد، عن ابن عجلان، قالا: عن أبي عبيد، عن كعب: أنه دخل كنيسة فأعجبه حسنها فقال: أحسن عمل وأضل  قوم رضيت لكم الفلق، قيل: وما الفلق؟ قال: بيت في جهنم إذا فتح صاح جميع أهل النار من شدة حره</w:t>
+        <w:t xml:space="preserve">حدثنا أبي، وأبو محمد بن حيان، قالا: ثنا إبراهيم بن محمد بن الحسن، ثنا أحمد بن سعيد، ثنا ابن وهب، أخبرني ابن لهيعة، عن ابن عجلان، ح وحدثنا أبو بكر الآجري، ثنا عبد الله بن محمد العطشي، ثنا إبراهيم بن الجنيد، ثنا سعيد بن أبي مريم، أنبأنا نافع بن يزيد، أخبرني يحيى بن أبي أسيد، عن ابن عجلان، قالا: عن أبي عبيد، عن كعب: أنه دخل كنيسة فأعجبه حسنها فقال: أحسن عمل وأضل  قوم رضيت لكم الفلق، قيل: وما الفلق؟ قال: بيت في جهنم إذا فتح صاح جميع أهل النار من شدة حره</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو محمد بن حيان، ثنا عبد الله بن محمد بن عمران، ثنا الحسين بن الحسن المروزي، ثنا بشر بن المفضل، ح وحدثنا أبو بكر الآجري، ثنا عبد الله بن محمد العطشي، ثنا إبراهيم بن الجنيد، ثنا يحيى بن إسماعيل الواسطي، أنبأنا عثمان بن عمر، قالا: ثنا ابن عون، عن محمد بن سيرين، أن كعبا، قال لعمر رضي الله تعالى عنه: هل ترى في منامك شيئا؟ فانتهره عمر، فقال: إني أجد - أو إنا نجد - رجلا يرى في منامه ما يكون في هذه الأمة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن أحمد بن أبان، ثنا أبي، ثنا أبو بكر بن عبيد، ثنا سلمة بن شبيب، ثنا سهل بن عاصم، عن سلم، عن كرز بن وبرة، قال: بلغني أن كعبا، قال: إن الملائكة ينظرون من السماء إلى الذين يصلون بالليل في بيوتهم كما تنظرون أنتم إلى نجوم السماء</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن أحمد، ثنا أبي، ثنا أبو بكر، ثنا أبو كريب، ثنا المحاربي، عن بكر بن خنيس، حدثني أبو داود، عن همام، عن كعب، قال: رجال يباهي الله بهم ملائكته: الغازي في سبيل الله ومقدمة القوم إذا حملوا وحاميتهم إذا هزموا، والذي يخفي صلاته، والذي يخفي صيامه، والذي يخفي صدقته، والذي يخفي كل عمل صالح ما ينبغي أن يخفي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا محمد بن أحمد، ثنا أبي، ثنا أبو بكر بن أبي بكر، ثنا عبد الله بن أبي بدر، ثنا إسماعيل بن إبراهيم، عن الجريري، عن أبي الورد بن ثمامة، عن عمرو بن مرداس، عن كعب، قال: ما أنعم الله على عبد من نعمة في الدنيا فشكرها لله وتواضع بها لله إلا أعطاه الله تعالى نفعها في الدنيا ورفع له بها درجة في الجنة، وما أنعم على عبد من نعمة في الدنيا فلم يشكرها لله ولم يتواضع بها لله إلا منعه الله تعالى نفعها في الدنيا وفتح له طبقا من النار يعذبه إن شاء أو يتجاوز عنه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">حدثنا أبي، ثنا أحمد بن محمد بن عمر، ثنا عبد الله بن محمد بن عبيد، ثنا سلم  بن جنادة، ثنا شيخ، عن مجالد، عن الشعبي، قال: كان الحطيئة وكعب عند عمر رضي الله تعالى عنه فأنشد الحطيئة:</w:t>
+        <w:t xml:space="preserve">حدثنا أبي، ثنا أحمد بن محمد بن عمر، ثنا عبد الله بن محمد بن عبيد، ثنا سلم  بن جنادة، ثنا شيخ، عن مجالد، عن الشعبي، قال: كان الحطيئة وكعب عند عمر رضي الله تعالى عنه فأنشد الحطيئة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[البحر البسيط]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">من يفعل الخير لا يعدم جوائزه ... لا يذهب العرف بين الله والناس</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال كعب: هي والله في التوراة: لا يذهب المعروف بين الله وبين خلقه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3420,50 +3420,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>