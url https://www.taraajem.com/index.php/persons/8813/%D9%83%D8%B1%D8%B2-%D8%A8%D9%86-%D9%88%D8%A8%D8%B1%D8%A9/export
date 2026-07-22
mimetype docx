--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -214,75 +214,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: وله أخبار في ذلك عند أبي نعيم في الحلية، وهو المراد بقول الشاعر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو شئت كنت ككرز في تعبده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو كابن طارق حول البيت والحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد حال دون لذيذ العيش حالهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبالغا في طلاب الفوز والكرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر القطب اليوسفي في «ذيل المرآة» أن كرزا سأل الله تعالى أن يعلمه الاسم الأعظم على أن يسأل به شيئا من الدنيا فأعطاه، فسأل الله أن يقويه على تلاوة القرآن، فكان يختمه في اليوم والليلة ثلاث مرات.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -472,75 +472,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد ابن شبرمة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو شئت كنت كرز في تعبده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أو كابن طارق حول البيت في الحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد حال دون لذيذ العيش خوفهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وسارعا في طلاب الفوز والكرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عن فضيل بن غزوان: كان كرز يصلي حتى ترم قدماه، فيحفر الحفيرة- يعني: تحت رجليه. وقيل: كان كرز لا ينزل منزلا إلا ابتنى فيه مسجدا، فيصلي فيه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعن أبي حفص السائح، عن أبي بشر، قال: كان كرز بن وبرة من أعبد الناس، وكان قد امتنع من الطعام حتى لم يوجد عليه من اللحمإلا بقدر ما يوجد على العصفور، وكان يطوي أياما كثيرة، وكان إذا دخل في الصلاة لا يرفع طرفه يمينا ولا شمالا، وكان من المحبين المخبتين لله قد وله من ذلك، فربما كلم فيجيب بعد مدة من شدة تعلق قلبه بالله واشتياقه إليه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -753,75 +753,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[البحر البسيط]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو شئت كنت ككرز في تعبده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو كابن طارق حول البيت في الحرم’’</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد حال دون لذيذ العيش خوفهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسارعا في طلاب الفوز والكرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">، قال: وكان محمد بن طارق يطوف في كل يوم وليلة سبعين أسبوعا، وكان كرز يختم القرآن في كل يوم وليلة ثلاث ختمات’’</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا محمد بن أحمد بن إبراهيم في كتابه، حدثني عبد الرحمن بن الحسن، نا أبو حفص النيسابوري، نا الصلت بن مسعود، نا ابن عيينة قال: سمعت ابن شبرمة يقول: قلت لابن هبيرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -833,75 +833,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو شئت كنت ككرز في تعبده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو كابن طارق حول البيت في الحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد حال دون لذيذ العيش خوفهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسارعا في طلاب الفوز والكرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال لي ابن هبيرة: من كرز، ومن ابن طارق؟ قال: قلت: أما كرز فكان إذا كان في سفر واتخذ الناس منزلا اتخذ هو منزلا للصلاة، وأما ابن طارق فلو اكتفى أحد بالتراب كفاه كف من تراب، قال أبو حفص: ذكروا أن ابن طارق كان يقدر طوافه في اليوم عشر فراسخ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدثنا أبو بكر بن مالك، ثنا عبد الله بن أحمد بن حنبل، حدثني شريح بن يونس، ثنا محمد بن فضيل قال: رأيت ابن طارق في الطواف قد انفرج له أهل الطواف، عليه نعلان مطرقتان، فحزروا طوافه في ذلك الزمان فإذا هو يطوف في اليوم والليلة عشر فراسخ ’’ أسند كرز عن طاووس، وعطاء، والربيع بن خثيم، ومحمد بن كعب القرظي وغيرهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1447,50 +1447,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>