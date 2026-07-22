--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ابن الغريزة  كثير بن عبد الله بن مالك التميمي النهشلي، المعروف بابن الغريزة: شاعر أدرك الجاهلية والإسلام، وقال الشعر فيهما. أورد له صاحب الأغاني أبياتا في رثاء جماعة قتلوا في وقعة بالطالقان، وكان قد شهدها معهم، في عهد عمر، أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقى مزن السحاب إذا استهلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصارع فتية بالجوزجان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المرزباني: عاش إلى إمرة الحجاج. و’’الغريزة’’ أمه، وكانت سبية من تغلب. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -157,195 +157,195 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ذكره المرزباني في «معجم الشعراء»، وقال: شاعر مخضرم بقي إلى إمرة الحجاج، وهو الذي يقول في قصيدة يرثي بها عثمان بن عفان- رضي الله عنه-</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمر أبيك فلا تجز عن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد ذهب الخير إلا قليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد فتن الناس عن دينهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلى ابن عفان شرا طويلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأول القصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نأتك أمامة نأيا طويلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحملك الحب عبئا ثقيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو الفرج الأصبهاني: كان شاعرا مخضرما أدرك الجاهلية والإسلام، وغزا الطالقان في عهد عمر رضي الله عنه مع العباس بن مرداس وأخيه، وأنشد له في ذلك أبياتا منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقى مزن السحاب إذا استهلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصارع فتية بالجوزجان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أدلج لأطرق عرس جاري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أجعل على قومي لساني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكني إذا ما هايجوني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منيع الجار مرتفع المكان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الإصابة في تمييز الصحابة،(دار الكتب العلمية - بيروت،1995،ط 1،ج 5،ص 474)</w:t>
       </w:r>
@@ -391,483 +391,483 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لما بعث عمر بن الخطاب الأقرع بن حابس وأخاه على جيش إلى الطالقان فأصيب من أصحاب ابن الغريرة جماعة، فقال ابن الغريرة يرثيهم ويذكر ذلك اليوم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقى مزن السحاب إذا استهلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصارع فتية بالجوزجان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى القصرين من رستاق خوط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبادهم هناك الأقرعان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما بي أن أكون جزعت إلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حنين القلب للبرق اليماني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومحبور بأوبتنا يرجي اللـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـقاء ولن أراه ولن يراني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورب أخ أصاب الموت قبلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكيت ولو نعيت له بكاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاني دعوة والخيل تردي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أدري أباسمي أم كناني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكان إجابتي إياه أني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عطفت عليه خوار العنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأي فتى دعوت وقد تولت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بهن الخيل ذات العنظوان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أهلك فلم أك ذا صدوف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن الأقران في الحرب العوان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أدلج لأطرق عرس جاري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أحمل على قومي لساني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكني إذا ما هايجوني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منيع الجار مرتفع المباني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكارم من يكارمني بمالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرعى ذا القرابة إن رعاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويكرمني إذا استبسلت قرني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واقضي واحدا ما قد قضاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تستبعدوا يومي فإني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سأوشك مرة أن تفقداني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويدركني الذي لا بد منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن أشفقت من خوف الجنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتبكيني نوائح معولات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نزلن بدار معولة الزمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبائس بالعراق منهنهات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواجي الطرف كالبقر الهجان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذلتي من لوم دعاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللرشد المبين فاهدياني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرد الموت عني إن أتاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا وأبيكما ما تفعلان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -928,50 +928,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>