--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -262,75 +262,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه يقول علاء الدين الوداعي لما تسلطن وخلع على أهل دمشق، ومن خطه نقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما العادل سطان الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما جاد بتشريف الجميع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل قطر صاب قطرا ماحلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكسا أعطافه زهر الربيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -376,51 +376,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان فيه دين وتعبد، وخير ومزايا له بها تفرد. عديم الشر لا يناوي من ناواه، ولا يقاوي من قاواه، منقادا لأحداث دهره، مرتادا لما يريده من خيره وشره، ولذلك سلمت له العاقبه، وأفادته الإنابة إلى الله والمراقبه. ولكن جاء الغلاء المفرط في أيامه، ونقص النيل زائدا عما عهد في قديم أعوامه، فتشاءم الناس بطلعته، ولم ينفق القدر له رديء سلعته، وكان إذا رأى ذلك زاد بكاؤه، وعظم ابتكاؤه، وقال: هذا بحظي وخطيئتي، وهذا جاء في قسمي وقدر في عطيتي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغايتي أن ألوم حظي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحظي الحائط القصير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم إن أخصاءه خانوه، وشانوه بعدما زانوه، ولما فطن لما بطن، وعلم أن الشر قد خيم عنده بعدما قطن، فعل كما فعل الحارث بن هشام، ونجا برأس طمرة ولجام، وتحصن بقلعة دمشق فما أفاده، ثم إنه رجع بعد ذاك إلى الهواده، ونزل على حكم اليد الغالبه، ورضي بعد الموجبة بالسالبه، فأمسى في حالة بعين الرحمة مرموقه، وأصبح بعد أن كان ملكا وهو في عداد السوقه، عبرة لمن تذكر، وتبصرة لمن تفكر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">واضطر إلى قلعة صرخد بعد ملك مصر والشام، وقعد على مقالي النار بعد ذلك المقام، ثم بعد لأي لوى الزمان إليه عنانه، ورفع قليلا مكانه، وتوجه إلى حماه، وأرشفه ثغر الزمان لماه، فأقام بها إلى أن زار الموت حماه، وأصابه بسهمه لما رماه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -488,75 +488,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان السلطان الملك الناصر يكرهه وما يذكره بصالحة، ويقول: ما أنسى وقد أخرجني إلى الكرك، وفك حلقة من أذني فيها لؤلؤة، وأخذها وحطها في جيبه، وقل أن كان يرى له توقيعا فيمضيه، وفيه يقول علاء الدين الوداعي لما خلع على أهل دمشق -ومن خطه نقلت-:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها العادل سلطان الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما جاد بتشريف الجميع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل قطر صاب قطرا ماحلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكسا أعطافه زهر الربيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان العصر وأعوان النصر،(دار الفكر المعاصر، بيروت - لبنان / دار الفكر، دمشق - سوريا،1998،ط 1،ج 4،ص 146)</w:t>
       </w:r>
@@ -739,50 +739,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>