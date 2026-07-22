--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -181,147 +181,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد أبو إسحاق المذكور مرتجلا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا غرو أن لحن الداعي لسيدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغص من دهش بالريق أو بهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتلك هيبته حالت جلالتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين الأديب وبين القول بالحصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن يكن خفض الأيام من غلط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في موضع النصب لا عن قلة النظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد تفاءلت من هذا لسيدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفأل نأثره عن سيد البشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن أيامه خفض بلا نصب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن أوقاته صفو بلا كدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان كافور لا يأخذ نفسه برئاسة كبيرة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقال: إنه كان يوما مارا في الكافوري بالقاهرة، فصاحت امرأة: يا كافور، وهو غافل، فالتفت إليها ورأى أن ذلك نقص منه وهفوة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -341,843 +341,843 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومدحه أبو الطيب المتنبي بقصائده الطنانة، فمن ذلك قصيدته التي منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخيلا مددنا بين آذانها القنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبتن خافا يتبعن العواليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نجاذب منها في الصباح أعنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن على الأعناق منها أفاعيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قواصد كافور توارك غيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن قصد البحر استقل السواقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجاءت بنا إنسان عين زمانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلت بياضا خلفها ومآقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحتقر الدنيا احتقار مجرب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرى كل ما فيها وحاشاه فانيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال فيه قصيدته التي أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أغالب فيك الشوق والشوق أغلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعجب من ذا الهجر والوصل أعجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخلاق كافور إذا شئت مدحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لم أشأ تملي علي وأكتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ترك الإنسان أهلا وراءه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويمم كافورا فما يتغرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويقال: إنه لما فرغ منها قال: يعز علي أن تكون هذه في غير سيف الدولة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكي أنه قال: كنت إذا دخلت على كافور أنشده يضحك إلي ويبش في وجهي إلى أن أنشدته قصيدتي التي منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما صار ود الناس خبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جزيت على ابتسام بابتسام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصرت أشك في من أصطفيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعلمي أنه بعض الأنام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فما ضحك بعدها في وجهي إلى أن تفرقنا، فعجبت من فطنته وذكائه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولبي الطيب فيه الأهاجي المؤلمة مثل قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كنت أحسبني أحيا إلى زمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسيء بي فيه كلب وهو محمود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن ذا السود المثقوب مشفره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تطيعه ذي الغضاريط الرعاديد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكلما اغتال عبد السوء سيده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو خانه فله في مصر تمهيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نامت نواطير مصر عن ثعالبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد بشمن فما تفنى العناقيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">العبد ليس لحر صالح بأخ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أنه في ثياب الخز مولود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تشتر العبد إلا والعصا معه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن العبيد لأنجاس مناكيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من علم الأسود المخصي مكرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقومه البيض أم آباؤه الصيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم أذنه في يد النخاس دامية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم قدره وهو بالفلسين مردود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كل رخو وكاء البطن منفتق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا في الرجال ولا النسوان معدود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يقبض الموت نفسا من نفوسهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا وفي يده من نتنها عود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أولى اللئام كويفير بمعذرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في كل لؤم وبعض العذر تفنيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك أن الفحول البيض عاجزة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن الجميل فكيف الخصية السود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومثل قوله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أية الطرق يأتي مثلك الكرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أين المحاجم يا كافور والجلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا شيء أقبح من فحل له ذكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقوده أمة ليست لها رحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله فيه غير ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن قصائده الطنانات فيه قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدوك مذموم بكل لسان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو كان من أعدائك القمران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فراق منة فارقت غير مذمم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأم ومن يممت خير ميمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما غزا كافور دنقلة وأكثر جيشه سودان قال شاعر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما غزا كافور دنقلة غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بجيش كطول الأرض في مثله عرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غزا الأسود السودان في رونق الضحى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلما التقى الجمعان أظلمت الأرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وما أحسن ما قال القاضي محيي الدين ابن عبد الظاهر في الكتاب الذي وضعه جوابا عن الملك الناصر صرح الدين يوسف بن أيوب إلى الخليفة الإمام الناصر لما جهز إليه كتابا ينكر فيه أشياء:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد علم كل ما عاملوا به الخلافة تضييقا وتقتيرا، وكونهم عوضوا عن الألوف ذهبا برسم نفقاتهم فضة قدروها ولا تقديرا، ولا خفاء بمناقضة أحمد بن طولون لما كان على مصر أميرا، والأخشيذية حين طافت على الدولة تسلطا بكأس كان مزاجها كافورا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه إجازة صفي الدين الحلي من قصيدة وصفها فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على أبي الطيب الكوفي مفخرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ لم أضع مسكها في مثل كافور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -1247,131 +1247,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان مهيبا سائسا حليما جوادا وقورا، لا يشبه عقله عقول الخدام، وفيه يقول المتنبي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قواصد كافور توارك غيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ومن قصد البحر استقل السواقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجاءت بنا إنسان عين زمانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وخلت بياضا خلفها ومآقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأقام عنده أربع سنين، وناله مال جزيل، ثم هجاه لآمة وكفرا لنعمته، وهرب على البرية يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من علم الأسود المخصي مكرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أقوامه البيض أم آباؤه الصيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك أن الفحول البيض عاجزة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عن الجميل فكيف الخصية السود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ودعي لكافور على منابر الشام ومصر والحرمين والثغور.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل: كان شديد اليد، ولا يكاد أحد يمد قوسه فيعطي الفارس قوسه، فإن عجز ضحك واستخدمه، وإن مده قطب. وكان ملازما لمصالح الرعية.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1431,147 +1431,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وللمتنبي يهجوه ويهجو ابن حنزابة الوزير:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وماذا بمصر من المضحكات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولكنه ضحك كالبكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها نبطي من اهل السواد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يدرس أنساب أهل الفلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسود مشفره نصفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يقال له أنت بدر الدجا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشعر مدحت به الكركدن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بين القريض وبين الرقا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما كان ذلك مدحا له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولكنه كان هجو الورى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد كان في كافور حلم زائد، وكف عن الدماء، وجودة تدبير.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي آخر أيامه سنة ست وخمسين كان القحط، فنقص النيل، فوقف على أقل من ثلاثة عشر ذراعا بأصابع، وذلك نقص مفرط، وبيع الخبز كل رطلين بدرهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1663,50 +1663,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>