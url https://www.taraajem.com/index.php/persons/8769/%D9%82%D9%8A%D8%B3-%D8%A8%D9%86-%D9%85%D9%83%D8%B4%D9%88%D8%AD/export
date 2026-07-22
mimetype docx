--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -190,131 +190,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قتل بصفين مع أمير المؤمنين عليه السلام سنة 037روى نصر بن مزاحم في كتاب صفين عن عمر عن عبد السلام بن عبد الله عن جابر أن راية بجيلة في صفين كانت في أحمس مع أبي شداد قيس بن مكشوح فقالت له بجيلة خذ رايتنا فقال غيري خير لكم مني قالوا. ما نريد غيرك قال فوالله لئن أعطيتمونيها لا أنتهي بكم دون صاحب الترس المذهب وعلى رأس معاوية عبد الرحمن بن خالد بن الوليد قائم معه ترس مذهب يستره من الشمس قالوا اصنع ما شئت فأخذها ثم زحف وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن عليا ذو أناة صارم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جلد إذا ما حضر العزائم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما رأى ما تفعل الأشائم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قام له الذروة والأكارم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الأشيبان مالك وهاشم ثم زحف بالراية حتى انتهى إلى أصحاب الترس المذهب وكان في خيل عظيمة من أصحاب معاوية فاقتتل الناس هنالك قتالا شديدا وشد أبو شداد نحو صاحب الترس فتعرض له رومي لمعاوية فضرب قدم أبي شداد فقطعها وضربه أبو شداد فقتله وأشرعت إليه الأسنة فقتل وأخذ الراية عبد الله بن قلع الأحمسي وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يبعد الله أبا شداد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حيث أجاب دعوة المنادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشد بالسيف على الأعادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم الفتى كان لدى الطراد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي طعان الخيل والجلاد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -577,50 +577,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>