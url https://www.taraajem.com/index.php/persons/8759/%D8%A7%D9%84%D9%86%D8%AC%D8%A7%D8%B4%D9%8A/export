--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">النجاشي  قيس بن عمرو بن مالك، من بني الحارث بن كعب، من كهلان: شاعر هجاء مخضرم، اشتهر في الجاهلية والإسلام. اصله من نجران (باليمن) انتقل إلى الحجاز، واستقر في الكوفة. وهجا أهلها. وهدده عمر بقطع لسانه. وضربه علي على السكر في رمضان. من شعره في مدح معاوية:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني امرؤ قلما أثني على أحد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى أرى بعض ما يأتي وما يذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال البكري: النجاشي من أشراف العرب، إلا أنه كان فاسقا. وكانت أمه من الحبشة فنسب إليها. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -246,171 +246,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر أن عليا جلده ثمانين، ثم زاده عشرين، فقال له: ما هذه العلاوة؟ فقال: لجرأتك على الله في شهر رمضان وصبياننا صيام، فهرب إلى معاوية وهجا عليا، وكان هاجي تميم بن مقبل في عهد عمر، فاستعدى عليه، وهو القائل في المغيرة يصفه بالقصر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقسم لو خرت من استك بيضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما انكسرت من قرب بعضك من بعض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر سيف له قصة في اليمامة، وأنشد له في ذلك شعرا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر أحمد بن مروان الدينوري في الجزء السابع من المجالسة، من طريق سماك، قال: هجا النجاشي، واسمه قيس بن عمرو بن مالك- بني العجلان، فاستعدوا عليه عمر، فقال: ما قال فيكم؟ فأنشدوه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا الله جازى أهل لؤم بذمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجازى بني العجلان رهط ابن مقبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال: إن كان مظلوما استجيب له، فقالوا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبيلته لا يغدرون بذمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يظلمون الناس حبة خردل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال: ليت آل الخطاب كانوا كذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فذكر القصة ورويناها في أمالي ثعلب، قال: قال أصحابنا: استعدى تميم بن مقبل عمر على النجاشي... فذكر نحوه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد تقدم في ترجمة تميم بن مقبل، وذكر الحسن بن بشر الآمدي أن النجاشي المذكور لما مات رثاه أخوه خديج:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كان يبكي هالكا فعلى فتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثوى بلوى لحج وآبت رواحله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: ولحج- بفتح اللام وسكون المهملة بعدها جيم: بلد معروف باليمن، ففيه دلالة على أنه كان توجه إلى اليمن فمات بلحج.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن قتيبة في «المعارف»: كان النجاشي رقيق الدين، فذكر القصة في شرب الخمر في رمضان، وإنما قيل له النجاشي، لأنه كان يشبه لون الحبشة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -494,50 +494,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>