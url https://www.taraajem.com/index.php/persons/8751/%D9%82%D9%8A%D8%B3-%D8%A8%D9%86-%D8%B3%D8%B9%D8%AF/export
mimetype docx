--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -269,555 +269,555 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال نصر بن مزاحم في كتاب صفين أن أمير المؤمنين عليه السلام لما عزم على المسير إلى صفين دعا من كان معه من المهاجرين والأنصار فاستشارهم فقام فيمن قام قيس بن سعد بن عبادة فحمد الله وأثنى عليه ثم قال يا أمير المؤمنين انكمش بنا إلى عدونا ولا تعرج فوالله لجهادهم أحب إلي من جهاد الترك والروم لأدهانهم في دين الله واستذلا والأنصار والتابعين بإحسان إذا غضبوا على رجل حبسوه أو ضربوه أو رحموه أو سيروه وفيئنا له في أنفسهم حلال ونحن لهم فيما يزعمون قطين، قال: يعني رقيق، فقال أشياخ الأنصار منهم خزيمة بن ثابت وأبو أيوب الأنصاري وغيرهما لم تقدمت أشياخ قومك وبدأتهم يا قيس بالكلام فقال: أما إني عارف بفضلكم معظم لشأنكم ولكني وجدت في نفسي الضغن الذي جاش في صدوركم حين ذكرت الأحزاب ’’1ه’’ وروى نصر بن مزاحم في كتاب صفين أن معاوية لما تعاظمت عليه الأمور يوم صفين جمع خواص أصحابه فقال لهم أنه قد غمني رجال من أصحاب علي وعد فيهم قيس بن سعد في الأنصار فعبأ لكل رجل منهم رجلا من أصحابه فجعل من قريش بسر بن أرطاة لقتال قيس بن سعد فخرج بسر في الخيل فلقي قيس بن سعد في كماة الأنصار فاشتدت الحرب بينهما وبرز قيس وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا ابن سعد زانه عباده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخزرجيون رجال ساده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس فراري في الوغى بعاده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الفرار للفتى قلاده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا رب أنت لقني الشهادة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القتل خير من عناق غادة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فطعن خيل بسر وبرز له بسر فطعن قيسا فضربه قيس بالسيف فرده على عقبيه ورجع القوم جميعا ولقي الفضل. ودعا معاوية يوما بصفين النعمان بن بشير الأنصاري ومسلمة بن مخلد الأنصاري ولم يكن معه من الأنصار غيرهما فقال لقد غمني ما لقيت من الأوس والخزرج واضعي سيوفهم على عواتقهم يدعون إلى النزال حتى ما أسأل عن فارس إلا قالوا قتلته الأنصار أما والله لأرينهم بأعدائهم من رجال لم يغذهم التمر يقولون نحن الأنصار قد والله آووا ونصروا ولكن أفسدوا حقهم بباطلهم فغضب النعمان وقال يا معاوية لا تلومن الأنصار بسرعهم في الحرب فإنهم كذلك كانوا في الجاهلية وأما دعاؤهم إلى النزال فقد رأيتهم مع رسول الله صلى الله عليه وسلم وأما لقاؤك إياهم في أعدادهم من قريش فقد علمت ما لقيت قريش منهم وأما التمر والطفشيل فإن التمر كان لنا فلما إن ذقتموه شاركتمونا فيه وأما الطفشيل فكان لليهود فلما أكلناه غلبناهم عليه كما غلبت قريش على السخينة ثم تكلم مسلمة بن مخلد بما يشبه ذلك وقال في آخر كلامه وأما التمر والطفشيل فيجران عليك نسب السخينة والخرنوب وانتهى الكلام إلى الأنصار فجمع قيس بن سعد عبادة الأنصاري الأنصار وقام قيهم خطيبا فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إن معاوية قد قال ما بلغكم وأجاب عنكم صاحبكم فلعمري لئن غظتم اليوم لقد غظتموه بالأمس وإن وترتموه في الإسلام لقد وترتموه في الشرك وما لكم إليه من ذنب أعظم من نصرة هذا الدين الذي أنتم عليه فجدوا اليوم جدا تنسون ما كان أمس وجدوا غدا جدا تنسون ما كان اليوم وأنتم مع هذا اللواء الذي كان يقاتل عن يمينه جبرائيل وعن يساره ميكائيل والقوم مع لواء أبي جهل والأحزاب وأما التمر فإنا لم نغرسه ولكن غلبنا عليه من غرسه وأما الطفشيل فلو كان طعامنا سمينا به كما سميت قريش السخينة ثم قال قيس بن سعد في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ابن هند دم التوثب في الحر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ب إذا نحن بالجياد سرينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحن من قد علمت فادن إذا شئـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـت بمن شئت في العجاج إلينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن تشا فارس له فارس منـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـا وإن شئت باللفيف التقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم لا تنزع العجاجة حتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنجلي حربنا لنا أو علينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إننا الذين لدى الفتـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـح شهدنا خيبرا وحنينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد بدر وتلك قاصمة الظهـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر واحد وبالنضير ثنينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم الأحزاب فيه قد علم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الناس شفينا من قبلكم واشتفينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما بلغ شعره معاوية دعا عمرو بن العاص فقال ما ترى في شتم الأنصار فقال أرى أن توعد ولا تشتم قال معاوية إن قيس بن سعد يقوم كل يوم خطيبا وهو يريد أن يفينا غدا إن لم يحبسه حابس الغد فما الرأي قال الرأي التوكل والصبر وأن تبعث إلى رجال من رؤساء الأنصار فتعاتبهم فبعث إليهم فمشوا إلى قيس فقالوا إن معاوية لا يريد شتمنا فكف عن شتمه فقال إن مثلي لا يشتم ولكن لا أكف عن حربه حتى ألقى الله. وتحركت الخيل غدوة فظن قيس أن معاوية فيها فحمل على رجل يشبهه فضربه ثم انصرف وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خوفتني أكلب قوم عاويه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى با ابن الخاطئين الماضية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترقل أرقال العجوز الخاوية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في أثر الساري ليالي الشاتيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما تحاجز الفريقان شتمه معاوية شتما قبيحا وشتم الأنصار فغضب النعمان ومسلمة فأرضاهما بعدما هما أن ينصرفا إلى قومهما ثم إن معاوية سأل النعمان أن يخرج إلى قيس فيعاتبه ويسأله السلم فخرج فقال له قيس ألستم معشر الأنصار تعلمون إنكم أخطأتم في خذل عثمان وقتلتم أنصاره يوم الجمل وحملتم خيولكم على أهل الشام بصفين فلو كنتم إذ خذلتم عثمان خذلتم عليا لكانت واحدة بواحدة ولكنكم خذلتم حقا ونصرتم باطلا ثم لم ترضوا حتى أوغلتم في الحرب ودعوتم إلى البراز ثم لا ينزل بعلي أمر قط إلا هونتم عليه المصيبة ووعدتموه بالظفر وقد أخذت الحرب منا ومنكم ما قد رأيتم فاتقوا الله في البقية فضحك قيس ثم قال ما كنت أراك يا نعمان تجزي على هذه المقالة أنه لا ينصح أخاه من غش نفسه وأنت والله الغاش الضال المضل أما ذكرك عثمان فإن كانت الأخبار تكفيك فخذ مني واحدة قتل عثمان من لست خيرا منه وخذله من هو منك وأما أصحاب الجمل فقاتلناهم على النكت وأما معاوية فوالله إن لو اجتمعت عليه العرب لقاتلته الأنصار وأما قولك أنا لسنا كالناس فنحن في هذه الحرب كما كنا رسول الله صلى الله عليه وسلم نتقي السيوف بوجوهنا والرماح بنحورنا حتى جاء الحق وظهر أمر الله وهم كارهون ولكن انظر يا نعمان هل ترى مع معاوية إلا طليقا أو إعرابيا أو يمانيا مستدرجا بغرور وانظر أين المهاجرون والأنصار والتابعون بإحسان الذين رضي الله عنهم ثم انظر هل ترى مع معاوية غيرك وغير صويحبك ولستما والله ببدريين ولا أحديين ولا لكما سابقة في الإسلام ولا آية في القرآن ولعمري لئن شغبت علينا فقد شغب علينا أبوك وقال قيس في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والراقصات بكل أشعث أغبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خوص العيون تحثها الركبان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ابن المخلد ناسيا أسيافنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمن نحاربه ولا النعمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركا العيان وفي العيان كفاية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كان ينفع صاحبيه عيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال نصر أن عليا عليه السلام دعا قيس بن سعد يوم صفين فأثنى عليه خيرا وسوده على الأنصار. ولما بعث الحسن عليه السلام عبيد الله بن العباس على مقدمته إلى لقاء معاوية أمره أن يشاور قيس ين سعد وسعيد بن قيس الهمداني وكانا معه ولما خطب الحسن عليه السلام الناس وحثهم على الجهاد معه فتثاقلوا قام قيس في جماعة فأنبوا الناس ولاموهم وحرضوهم وكلموا الحسن عليه السلام بمثل كلام عدي بن حاتم المذكور في ترجمته فقال لهم الحسن عليه السلام صدقتم رحمكم الله ما زلت أعرفكم بصدق النية والوفاء والقبول والمودة الصحيحة فجزاكم الله خيرا ولما انسل عبيد الله بن العباس ليلا من عسكر الحسن عليه السلام إلى عسكر معاوية وأصبحوا بغير أمير صلى بهم قيس بن سعد ثم خطبهم فقال أيها الناس لا يهولنكم ولا يعظمن عليكم ما صنع هذا الرجل الوله الورغ ’’أي الجبان’’ إن هذا وأباه وأخاه لم يأتوا بيوم خيرا قط إن أباه عم رسول الله صلى الله عليه وسلم خرج يقاتله ببدر فأسره كعب بن عمرو الأنصاري فأتى رسول الله صلى الله عليه وسلم فأخذ فداه فقسمه بين المسلمين وأن أخاه ولاه علي عليه السلام على البصرة فسرق مال الله ومال المسلمين فاشترى به الجواري وزعم أن ذلك له حلال وإن هذا ولاه أيضا على اليمن فهرب من بسر بن أرطاة وترك ولده حتى قتلوا وصنع الآن هذا الذي صنع فتنادى الناس الحمد لله الذي أخرجه من بيننا إمض بنا إلى عدونا فنهض بهم وخرج إليهم بسر بن أرطاة في عشرين ألفا فصاحوا بهم هذا أميركم قد بايع وهذا الحسن قد صالح فعلام تقتلون أنفسكم فقال لهم قيس اختاروا إما القتال مع غير إمام أو تبايعون بيعة ضلال فقالوا بل نقاتل بلا إمام فخرجوا وضربوا أهل الشام حتى ردوهم إلى مصافهم وكتب معاوية إلى قيس يدعوه ويمنيه فكتب إليه قيس لا والله لا تلقاني أبدا إلا وبيني وبينك الرمح فكتب إليه معاوية أما بعد فإنما أنت يهودي ابن يهودي تشقي نفسك وتقتلها فيما ليس لك فإن ظهر أحب الفريقين إليك نبذك وعزلك وإن ظهر أبغضهما إليك نكل بك وقتلك وقد كان أبوك أوتر غير قوسه ورمى غير غرضه وأكثر الحز وأخطأ المفصل فخذله قومه وأدركه يومه فمات بحوران طريدا غريبا والسلام. فكتب إليه قيس بن سعد إنما أنت وثن ابن وثن من هذه الأوثان دخلت في الإسلام كرها وأقمت عليه فرقا وخرجت منه طوعا ولم يجعل الله لك فيه نصيبا لم تتقدم بإسلامك ولم يحدث نفاقك ولم تزل حربا لله ورسوله وحزبا من أحزاب المشركين فأنت عدو الله ورسوله والمؤمنين من عباده وذكرت أبي ولعمري ما أوتر إلا قوسه ولا رمى إلا غرضه وزعمت إني يهودي ابن يهودي ولقد علمت وعلمنا أن أبي من أنصار الدين الذي خرجت منه وأعداء الدين الذي دخلت فيه وصرت إليه والسلام. فلما قرأ معاوية كتابه غاظه وأراد إجابته فقال له عمرو بن العاص مهلا إن كاتبته أجابك بأشد من هذا وإن تركته دخل فيما دخل فيه الناس فأمسك عنه وانصرف قيس بمن معه إلى الكوفة. وروى أبو الفرج الأصبهاني في مقاتل الطالبيين أنه لما صالح الحسن عليه السلام. معاوية اعتزل قيس بن سعد في أربعة آلاف وأبي أن يبايع (وفي رواية) لأبي الفرج أن معاوية أرسل إلى قيس يدعوه إلى البيعة فأتي به قال وكان رجلا طويلا يركب الفرس ورجلاه يخطان في الأرض وما في وجهه طاقة شعر فلما أرادوا بأن يدخلوه إليه قال إني حلفت أن لا ألقاه إلا وبيني وبينه الرمح أو السيف فأمر معاوية رمح أو سيف فوضع بينه وبينه ليبر يمينه فأقبل قيس على الحسن فقال أنا في حل من بيعتك قال نعم فألقي لقيس كرسي وجلس معاوية على سريره فقال له معاوية هل تبايع قال نعم فوضع يده على فخذه ولم يمدها إلى معاوية فجاء معاوية عن سريره واكب على قيس حتى مسح يده على يده فما رفح قيس إليه يده ’’اه’’ ومرض قيس فاستبطأ إخوانه عن عيادته فسال عنهم فقيل إنهم يستحون ممالك عليهم من الدين فقال أخزى الله ما لا يمنع الأخوان من الزيارة ثم أمر مناديا من كان لقيس عليه دين فهو في حل منه فكسرت درجته بالعشي لكثرة من عاده.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال قيس يوم صفين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت لما بغى العدو علينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسبنا ربنا ونعم الوكيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسبنا ربنا الذي فتح البصر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ة بالأمس والحديث طويل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلي إمامنا وإمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لسوانا أتى به التنزيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين قال النبي من كنت مولاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا مولاه خطب جليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن ما قاله النبي على الأمـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـة حتم ما فيه قال وقيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان الشيعة،(دار التعارف للمطبوعات - بيروت،1983،ط 1،ج 8،ص 452)</w:t>
       </w:r>
@@ -911,99 +911,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما عزل قيس أتى المدينة، فأخافه مروان بن الحكم، فسار إلى علي بالكوفة، ولم يزل معه حتى قتل. فصار مع الحسن، وسار في مقدمته إلى معاوية، فلما بايع الحسن معاوية، دخل قيس في بيعة معاوية، وعاد إلى المدينة، وهو القائل يوم صفين: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا اللواء الذي كنا نحف به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مع النبي وجبريل لنا مدد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضر من كانت الأنصار عيبته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أن لا يكون له من غيرهم أحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قوم إذا حاربوا طالت أكفهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بالمشرفية حتى يفتح البلد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">روى عن النبي صلى الله عليه وآله وسلم أحاديث. روى عنه أبو عمار عريب بن حميد الهمداني، وابن أبي ليلى، والشعبي، وعمرو بن شرحبيل، وغيرهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنبأنا أبو الفضل الطبري الفقيه بإسناده إلى أحمد بن علي: حدثنا أبو بكر بن أبي شيبة، حدثنا ابن عيينة، عن ابن أبي نجيح، عن أبيه، عن قيس بن سعد رواية قال: لو كان العلم متعلقا بالثريا لناله ناس من فارس. وتوفي سنة تسع وخمسين، وقيل: سنة ستين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1370,99 +1370,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">سعد بن عبادة ثلاثين ألفا، فلما ردها عليه أبى أن يقبلها، وقال: إنا لا نعود في شيء أعطيناه. وهو القائل بصفين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا اللواء الذي كنا نحف به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مع النبي وجبريل لنا مدد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ضر من كانت الأنصار عيبته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ألا يكون له من غيرهم أحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قوم إذا حاربوا طالت أكفهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بالمشرفية حتى يفتح البلد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقصته مع العجوز التي شكت إليه أنه ليس في بيتها جرد. فقال: ما أحسن ما سألت! أما والله لأكثرن جرذان بيتك، فملأ بيتها طعاما وودكا وإداما- مشهورة صحيحة. وكذلك خبره أنه توفي أبوه عن حمل لم يعلم به، فلما ولد- وقد كان سعد رضي الله عنه قسم ماله في حين خروجه من المدينة بين أولاده، فكلم أبو بكر وعمر رضي الله عنهما في ذلك قيسا، وسألاه أن ينقض ما صنع سعد من تلك القسمة، فقال: نصيبي للمولود، ولا أغير ما صنع أبي ولا أنقضه- خبر صحيح من رواية الثقات أيضا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">روى عنه جماعة من الصحابة وجماعة من التابعين، وهو معدود في المدنيين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2179,50 +2179,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>