--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -141,75 +141,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال المرزباني: كان شريفا شاعرا حازما ذا رأي، وكانت عبس تصدر عن رأيه في حروبها، وهو صاحب داحس فرس راهن عليها حذيفة بن بدر على فرسه الغبراء فسبقه قيس، فتنازعا إلى أن آل أمرهما إلى القتال والحرب، فقتل حذيفة بن بدر في الحرب، فرثاه قيس، وكان أبوه زهير أبا عشرة وعم عشرة وأخا عشرة وخال عشرة، ورأس غطفان كلها في الجاهلية، ولم يجمع على أحد قبله، وكان والده قيس أحمر أعسر أيسر بكر بكرين، وهو القائل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قتلت بإخوتي سادات قومي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهم كانوا الأمان على الزمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أك قد شفيت بذاك قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم أقطع بهم إلا بناني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الإصابة في تمييز الصحابة،(دار الكتب العلمية - بيروت،1995،ط 1،ج 5،ص 417)</w:t>
       </w:r>
@@ -270,50 +270,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>