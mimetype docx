--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قعنب بن ضمرة  قعنب بن ضمرة، من بني عبد الله بن غطفان: من شعراء العصر الأموي. يقال له ’’ ابن أم صاحب’’ كان في أيام الوليد بن عبد الملك، وله هجاء فيه. من شعره الأبيات التي أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن يسمعوا ريبة طاروا بها فرحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عني، وما سمعوا من صالح دفنوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وسماه ابن حبيب:’’ قعنب بن أم صاحب الفزاري’’ وفزارة من غطفان. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -172,50 +172,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>