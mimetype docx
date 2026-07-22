--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قطري بن الفجاءة  قطري (أبو نعامة) ابن الفجاءة (وأسمه جعونة) ابن مازن بن يزيد الكناني المازني التميمي: من رؤساء الأزارقة (الخوارج) وأبطالهم. من أهل ’’ قطر’’ بقرب ’’ البحرين’’ كان خطيبا فارسا شاعرا. استفحل أمره في زمن مصعب بن الزبير، لما ولي العراق نيابة عن أخيه عبد الله. وبقي قطرى ثلاث عشرة سنة يقاتل ويسم عليه بالخلافة وإمارة المؤمنين. والحجاج بن يوسف يسير إليه جيشا بعد جيش، وهو يردهم ويظهرعليهم. وكانت كنيته في الحرب أبا نعامة (ونعامة فرسه) وفي السلم أبا محمد. قال صاحب سنا المهتدي في وصفه:’’ كان طامة كبرى وصاعقة من صواعق الدنيا في الشجاعة والقوة وله مع المهالبة وقائع مدهشة، وكان عربيا فصيحا مفوها وسيدا وعزيزا، وشعره في الحماسة كثير). وهو صاحب الأبيات المشهورة التي أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول لها وقد طارت شعاعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الأبطال ويحك لا تراعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">اختلف المؤرخون في مقتله، فقيل: عثر به فرسه، فاندقت فخذه، فمات، وجئ برأسه إلى الحجاج. وقيل: توجه إليه سفيان ابن الأبرد الكلبي، فقاتله وقتل في المعركة، بالري أو بطبرستان. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -205,195 +205,195 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر قطري بن الفجاءة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول لها وقد طارت شعاعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الأبطال ويحك لا تراعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنك لو سألت بقاء يوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الأجل الذي لك لم تطاعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصبرا في مجال الموت صبرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما نيل الخلود بمستطاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ثوب الحياة بثوب عز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيطوى عن أخي الخنع اليراع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبيل الموت غاية كل حي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وداعيه لأهل الأرض داع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن لا يغتبط يسأم ويهرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتسلمه المنون إلى انقطاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما للمرء خير في حياة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما عد من سقط المتاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد ساق المبرد في كتابه قطعة جيدة من أخبار الخوارج.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -446,195 +446,195 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">جهز إليه الحجاج جيشا بعد جيش، فيكسرهم، وغلب على بلاد فارس، وله وقائع مشهودة، وشجاعة ولم يسمع بمثلها، وشعر فصيح سائر. فله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول لها وقد طارت شعاعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من الأبطال: ويحك لن تراعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنك لو سألت بقاء يوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> على الأجل الذي لك لم تطاعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصبرا في مجال الموت صبرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فما نيل الخلود بمستطاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ثوب الحياة بثوب عز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فيطوى عن أخي الخنع اليراع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبيل الموت غاية كل حي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وداعيه لأهل الأرض داعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن لم يعتبط يهرم ويسأم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وتسلمه المنون إلى انقطاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما للمرء خير في حياة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا ما عد من سقط المتاع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">واسم الفجاءة: جعونة بن مازن. بقي قطري يحارب نيف عشرة سنة، ويسلم عليه بالخلافة. استوفى المبرد في ’’كامله’’ أخباره إلى أن سار لحربه سفيان بن الأبرد الكلبي، فانتصر عليه، وقتله. وقيل: عثر به الفرس، فانكسرت فخذه بطبرستان، فظفروا به، وحمل رأسه سنة تسع وسبعين إلى الحجاج. وكان خطيبا بليغا كبير المحل من أفراد زمانه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -702,50 +702,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>