--- v0 (2026-05-05)
+++ v1 (2026-07-21)
@@ -133,51 +133,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد كان قدد وفد إلى النبي صلى الله عليه وآله وسلم وبايعه وعاهده أن يأتيه بألف من بني سليم، وأتى قومه وأخبرهم الخبر، فخرج في تسعمائة، وخلف في الحي مائة، وأقبل بهم يريد النبي صلى الله عليه وآله وسلم فنزل به الموت، فأوصى إلى ثلاثة رهط من قومه: إلى عباس بن مرداس، وأمره على ثلاثمائة، وإلى الأخنس بن يزيد وأمره على ثلاثمائة، وإلى حبان بن الحكم وأمره على ثلاثمائة، فقدموا على رسول الله صلى الله عليه وآله وسلم، فقال: أين الغلام، وذكره، فلما قدموا على النبي صلى الله عليه وآله وسلم قال: أين تكملة الألف؟ قالوا: تخلف في الحي مائة رجل. فأمرهم إن يبعثوا يحضرون المائة، فأحضروهم، وعليهم المقنع بن مالك بن أمية، وله يقول عباس بن مرداس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القائد المائة التي وفى بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تسع المئين فتم ألفا أقرعا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخرجه أبو موسى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -245,50 +245,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>