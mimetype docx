--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -423,179 +423,179 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">له صحبة، ولم يعقب، وروى عنه أبو إسحاق السبيعي. وفي قثم يقول داود بن سلم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عتقت من حلي ومن رحلتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ناق إن أدنيتني من قثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنك إن أدنيت منه غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حالفني اليسر ومات العدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في كفه بحر وفي وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر وفي العرنين منه شمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصم عن قيل الخنا سمعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما عن الخير به من صمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يدر ما لا وبلى قد درى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعافها واعتاض عنها نعم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه يقول بعض شعراء المدينة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الذي تعرف البطحاء وطأته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبيت يعرفه والحل والحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -899,211 +899,211 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">روى عنه أبو إسحاق السبيعي وغيره. مات قثم بن العباس بسمرقند، واستشهد بها، وكان خرج إليها مع سعيد بن عثمان بن عفان زمن معاوية، وكان قثم بن العباس يشبه بالنبي صلى الله عليه وسلم، وفيه يقول داود بن سليم: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عتقت من حلي ومن رحلتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يا ناق إن أدنيتني من قثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنك إن أدنيت منه غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالفني اليسر ومات العدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في كفه بحر، وفي وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بدر، وفي العرنين منه شمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصم عن فعل الخنا سمعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وما عن الخير به من صمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يدر مالا، وبلى قد درى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فعافها واعتاض منها نعم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الزبير- في الشعر الذي أوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الذي تعرف البطحاء وطأته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> والبيت يعرفه والحل والحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إنه قاله بعض شعراء المدينة في قثم بن العباس، وزاد الزبير في الشعر بيتين أو ثلاثة منها قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم صارخ بك مكروب وصارخة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يدعوك يا قثم الخيرات يا قثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد ذكرنا في «بهجة المجالس» الشعر الذي أوله: هذا الذي تعرف البطحاء وطأته. ولمن هو، والاختلاف فيه، ولا يصح أنه قثم بن العباس، وذلك شعر آخر على عروضه وقافيته، وما قاله الزبير فغير صحيح. والله أعلم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1578,275 +1578,275 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر ابن عبد البر أيضا أن قثم بن العباس، كان يشبه بالنبي صلى الله عليه وسلم، قال: وفيه يقول الشاعر، وهو داود بن سلم من بنى سليم [من السريع]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عتقت من حلى ومن رحلتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ناق إن أدنيتنى من قثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنك إن أدنيت منه غدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حالفنى اليسر ومات العدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فى وجهه بدر وفي كفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحر وفي العرنين منه شمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصم عن قيل الخنا سمعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما عن الخير به من صمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يدر ما «لا» و «بلى» قد درى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعافها واعتاض منها «نعم»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الزبير في الشعر الذي أوله [من البسيط]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الذي تعرف البطحاء وطأته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبيت يعرفه والحل والحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إنه قاله بعض شعراء المدينة، لقثم بن العباس، وزاد في الشعر الزبير بيتين أو ثلاثة، منها قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم صارخ بك مكروب وصارخة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدعوك يا قثم الخيرات يا قثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد ذكرنا في «بهجة المجالس» الشعر الذي أوله هذا البيت وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الذي تعرف البطحاء وطأته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبيت يعرفه والحل والحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولمن هو، والاختلاف فيه، ولا يصح أنه لقثم بن العباس، وذلك شعر آخر على عروضه وقافيته. وما قاله الزبير، فهو صحيح، والله أعلم. انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: لم يذكر الزبير بن بكار في ترجمة قثم بن العباس هذا الشعر، الذي أوله: يا ناق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا الشعر الذي فيه: كم صارخ، ولم يذكر في ترجمته هذا الشعر ولا غيره، وإنما ذكر هذا الشعر في ترجمة قثم بن العباس بن عبد الله بن عباس بن عبد المطلب، الآتي ذكره تلو هذه الترجمة، فليعلم ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الحاكم، بعد أن ذكر شيئا من حال قثم بن العباس هذا، منه: أنه كان أخا الحسين بن علي من الرضاعة، وإنما وفاة قثم بن العباس، وموضع قبره فمختلف فيه، فقيل إنه توفى بسمرقند، وبها قبره، وقيل إنه توفى بمرو. قال: الصحيح أن قبره [ .... ] انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأفاد الزبير ما يدل على معرفة شيء من تاريخ موت قثم هذا، لأنه قال: واستشهد بسمرقند، وكان خرج مع سعيد بن عثمان زمن معاوية. انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1995,50 +1995,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>