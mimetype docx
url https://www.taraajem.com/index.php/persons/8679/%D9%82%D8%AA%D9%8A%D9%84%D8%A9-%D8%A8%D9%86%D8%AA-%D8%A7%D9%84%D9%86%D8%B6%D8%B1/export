--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -133,219 +133,219 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الواقدي: هي التي قالت الأبيات القافية في رسول الله صلى الله عليه وسلم لما قتل أباها النضر بن الحارث يوم بدر، وهي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راكبا إن الأثيل مظنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من صبح خامسة وأنت موفق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ بها ميتا بأن تحية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما إن تزال بها النجائب تعنق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مني إليه وعبرة مسفوحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> جادت لماتحها وأخرى تخنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلت سيوف بني أبيه تنوشه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لله أرحام هناك تشقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسرا يقاد إلى المنية متعبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> رسف المقيد، وهو عان موثق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمحمد، أولست ضنء نجيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من قومها، والفحل فحل معرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ضرك لو مننت وربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من الفتى وهو المغيظ المحنق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنضر أقرب من تركت قرابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأحقهم إن كان عتق بعتق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما بلغ رسول الله صلى الله عليه وسلم ذلك بكى حتى أخضلت الدموع لحيته، وقال: لو بلغني شعرها قبل أن أقتله ما قتلته. ذكر هذا الخبر عبد الله بن إدريس. وذكر الزبير قال: فرق رسول الله صلى الله عليه وسلم حتى دمعت عيناه، وقال لأبي بكر: يا أبا بكر، لو سمعت شعرها لم أقتل أباها. أخرجها أبو عمر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى بعضهم «عتق يعتق» بضم الياء وكسر التاء، ومعناه: إن كان شرف ونجابة وكرم نفس وأصل يعتق صاحبه فهو أحق به.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,243 +406,243 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كانت زوج عبد الله بن الحارث بن أمية الأصغر، فهي أم علي بن عبد الله وإخوته: الوليد، ومحمد، وأم الحكم. قال أبو عمر: قال الواقدي: هي التي قالت الأبيات القافية في رسول الله صلى الله عليه وآله وسلم لما قتل أباها النضر بن الحارث يوم بدر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راكبا إن الأثيل مظنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من صبح خامسة وأنت موفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ به ميتا فإن تحية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما إن تزال بها النجائب تخفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مني إليه. وعبرة مسفوحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جادت لمائحها وأخرى تخنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل يسمعن النضر إن ناديته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل كيف يسمع ميت لا ينطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلت سيوف بني أبيه تنوشه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله أرحام هناك تشقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسرا يقاد إلى المنية متعبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رسف المقيد وهو عان موثق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمحمد ولدتك خير نجيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في قومها والفحل فحل معرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ضرك لو مننت وربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الفتى وهو المغيظ المحنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنضر أقرب إن تركت قرابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحقهم إن كان عتق يعتق».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما بلغ رسول الله صلى الله عليه وآله وسلم ذلك بكى حتى اخضلت لحيته، وقال: لو بلغني شعرها قبل أن أقتله ما قتلته.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عمر: هذا لفظ عبد الله بن إدريس، وفي رواية الزبير بن بكار: فرق رسول الله صلى الله عليه وآله وسلم حتى دمعت عيناه، وقال لأبي بكر: «يا أبا بكر، لو سمعت شعرها لم أقتل أباها».</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -719,267 +719,267 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كانت شاعرة محسنة، قتل رسول الله صلى الله عليه وسلم أباها يوم بدر صبرا، فلما انصرف من بدر كتبت إليه قبل إسلامها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راكبا إن الأثيل مظنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من صبح خامسة وأنت موفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلغ به ميتا بأن تحية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما إن تزال بها الركائب تخفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مني إليه وعبرة مسفوحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جادت لماتحها وأخرى تخنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل يسمعن النضر إن ناديته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل كيف يسمع ميت لا ينطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلت سيوف بني أبيه تنوشه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله أرحام هناك تشقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسرا يقاد إلى المنية متعبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رسف المقيد وهو عان مطلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمحمد ولأنت ضنء نجيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قومها والفحل فحل معرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ضرك لو مننت وربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الفتى وهو المغيظ المحنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنضر أقرب من تركت قرابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحقهم إن كان عتق يعتق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو كنت قابل فدية فلينفقن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأعز ما يغلو به ما ينفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فبكى رسول الله صلى الله عليه وسلم حتى اخضلت لحيته وقال: لو بلغني شعرها قبل أن أقتله لعفوت عنك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1040,243 +1040,243 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عمر: كانت شاعرة محسنة، ولما انصرف رسول الله صلى الله عليه وسلم من بدر كتبت إليه قتيلة ابنة النضر بن الحارث في أبيها، وذلك قبل إسلامها: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راكبا إن الأثيل مظنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من صبح خامسة وأنت موفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ به ميتا فإن تحية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما إن تزال بها النجائب تخفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مني إليه وعبرة مسفوحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> جادت بواكفها وأخرى تخفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل يسمعن النضر إن ناديته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بل كيف تسمع ميتا لا ينطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلت سيوف بني أبيه تنوشه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لله أرحام هناك تشقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبرا يقاد إلى المنية متعبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> رسف المقيد وهو عان موثق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمحمد ولدتك صنو نجيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من قومها والفحل فحل معرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ضرك لو مننت وربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من الفتى وهو المغيظ المحنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">النضر أقرب من أسرت قرابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأحقهم إن كان عتق يعتق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما بلغ رسول الله صلى الله عليه وسلم ذلك بكى حتى أخضلت الدموع لحيته، وقال: لو بلغني شعرها قبل أن أقتله لعفوت عنه. ذكر هذا الخبر عبد الله بن إدريس في حديثه. وذكر الزبير، وقال: فرق رسول الله صلى الله عليه وسلم لها حتى دمعت عيناه، وقال لأبي بكر: يا أبا بكر، لو كنت سمعت شعرها ما قتلت أباها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الزبير: وسمعت بعض أهل العلم يغمز أبياتها هذه، ويذكر أنها مصنوعة، وضرب رسول الله صلى الله عليه وسلم عنقه وعنق عقبة بن أبي معيط صبرا يوم بدر.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1361,307 +1361,307 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قالت ترثي أباها النضر بن الحارث, وتعاتب في قتله رسول الله صلى الله عليه وسلم: (من الكامل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راكبا إن الأثيل مظنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من صبح خامسة وأنت موفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ بها ميتا بأن تحية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما إن تزال بها النجائب تخفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مني عليك وعبرة مسفوحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جادت بواكفها وأخرى تخنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل يسمعن النضر إن ناديته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل كيف يسمع ميت أو ينطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلت سيوف بني أبيه تنوشه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله أرحام هناك تمزق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبرا يقاد إلى المنية متعبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رسف المقيد وهو عان موثق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمحمد يا خير صنو كريمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في قومها والفحل فحل معرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ضرك لو مننت وربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الفتى وهو المغيظ المحنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنضر أقرب من أسرت قرابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحقهم إن كان عتق يعتق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت قابل فدية لفديته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأعز ما يفدى به من ينفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المناسبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قيل إن قتيلة بنت النضر بعد أن أسلمت حسن إسلامها, ومدحت النبي صلى الله عليه وسلم بقصيدة منها هذا البيت: (من البسيط)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الواهب الألف لا يبغي بها بدلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا الإله ومعروفا بما اصطنعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 شاعرات العرب في الجاهلية والإسلام،(المكتبة الأهلية - بيروت،1934،ط 1،ج 1،ص 134)</w:t>
       </w:r>
@@ -1731,243 +1731,243 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عمر: كانت شاعرة محسنة، ولما انصرف رسول الله صلى الله عليه وسلم من بدر كتبت إليه قتيلة ابنة النضر بن الحارث في أبيها قبل إسلامها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راكبا إن الأثيل مظنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من صبح خامسة وأنت موفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ به ميتا بأن تحية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما إن تزال بها النجائب تخفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منى إليه وعبرة مسفوحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جادت لمائحها وأخرى تخنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل يسمعن النضر إن ناديته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل كيف تسمع ميتا لا ينطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلت سيوف بنى أبيه تنوشه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله أرحام بهن تشقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قسرا يساق إلى المنية متعبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رسف المقيد وهو عان موثق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمحمد أو لست صفو نجيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في قومها والفحل فحل معرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ضرك لو مننت وربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الفتى وهو المغيظ المحنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">النضر أقرب من تركت قرابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحقهم إن كان عتق يعتق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما بلغ رسول الله صلى الله عليه وسلم ذلك بكى حتى أخضلت دموعه لحيته، وقال: «والله لو بلغني شعرها قبل أن أقتله لعفوت عنه».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الزبير: سمعت بعض أهل العلم يغمز أبياتها هذه، ويذكر أنها مصنوعة.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2043,50 +2043,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>