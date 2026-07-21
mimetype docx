--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -173,107 +173,107 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى الأصمعي، عن أبي معشر المدني قال: وفد أبو بكر بن محمد بن عمرو بن حزم بديون أهل المدينة إلى عمر بن عبد العزيز رجلا من ولد قتادة بن النعمان، فلما قدم عليه قال: ممن الرجل فقال.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا ابن الذي سالت على الخد عينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فردت بكف المصطفى أحسن الرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعادت كما كانت لأول أمرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فيا حسن ما عين ويا حسن مارد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال عمر بن عبد العزيز:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلك المكارم لا قعبان من لبن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> شيبا بماء فعادا بعد أبوالا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان قتادة من فضلاء الصحابة، وكانت معه راية بني ظفر يوم الفتح.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى أبو سلمة، عن أبي سعيد الخدري: «أن النبي صلى الله عليه وآله وسلم خرج ليلة لصلاة العشاء، وهاجت الظلمة والسماء، وبرقت برقه، فرأى رسول الله صلى الله عليه وآله وسلم قتادة بن النعمان، فقال: قتادة؟ قال: نعم، يا رسول الله، علمت أن شاهد الصلاة الليلة قليل، فأحببت أن أشهدها. فقال له: إذا انصرفت فأتني فلما انصرف أعطاه عرجونا، فقال: خذ هذا يضيء أمامك عشرا، وخلفك عشرا» وقتادة هذا هو جد عاصم بن عمر بن قتادة، المحدث النسابة، أكثر محمد بن إسحاق الرواية عنه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -390,51 +390,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن طريق يعقوب بن محمد الزهري، عن إبراهيم بن جعفر، عن أبيه، عن عاصم بن عمر بن قتادة، عن جده- أنه سالت عينه على خده يوم بدر فردها، فكانت أصح عينيه، قال عاصم: فحدثت به عمر بن عبد العزيز فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلك المكارم لا قعبان من لبن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شيبا بماء فعادا بعد أبوالا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وجاء من أوجه أخر أنها أصيبت يوم أحد، أخرجه الدار الدارقطني، وابن شاهين، من طريق عبد الرحمن بن يحيى العذري، عن مالك، عن عاصم بن عمر بن قتادة، عن محمود بن لبيد، عن قتادة بن النعمان- أنه أصيبت عينه يوم أحد، فوقعت على وجنته فردها النبي صلى الله عليه وآله وسلم، فكانت أصح عينيه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأخرجه الدار الدارقطني، والبيهقي في «الدلائل»، من طريق عياض بن عبد الله بن أبي سرح، عن أبي سعيد الخدري، عن قتادة أن عينه ذهبت يوم أحد، فجاء النبي صلى الله عليه وآله وسلم فردها، فاستقامت، وساقها ابن إسحاق عن عاصم بن قتادة مطولة مرسلة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -551,107 +551,107 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ووفد رجل على عمر بن عبد العزيز فقال له: ممن الرجل؟ فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا ابن الذي سالت على الخد عينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فردت بكف المصطفى أحسن الرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعادت كما كانت بأول أمرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا حسن ما عين ويا حسن ما رد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال عمر بن عبد العزيز:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلك المكارم لا قعبان من لعبن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شيبا بماء فعادا بعد أبوالا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال محمد بن عبد الله بن عمارة: إن قتادة رميت عينه يوم أحد، فسالت حدقته على وجهه، فأتى رسول الله صلى الله عليه وسلم فقال: يا رسول الله، إن لي امرأة أحبها، وإن هي رأت عيني خشيت أن تقذرني، فردها رسول الله صلى الله عليه وسلم بيده وكانت أقوى عينيه وأصحهما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكانت يوم الفتح معه راية بني ظفر، وكان من فضلاء الصحابة الأنصار.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -905,107 +905,107 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: اللهم اكسها جمالا. وذكر الأصمعي، عن أبي معشر المدني، قال: وفد أبو بكر بن محمد ابن عمرو بن حزم بديوان أهل المدينة إلى عمر بن عبد العزيز- رجل من ولد قتادة بن النعمان، فلما قدم عليه قال له ممن الرجل؟ فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا ابن الذي سالت على الخد عينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فردت بكف المصطفى أحسن الرد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعادت كما كانت لأول أمرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فيا حسن ما عين ويا حسن ما رد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال عمر بن عبد العزيز رحمة الله عليه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلك المكارم لا قعبان من لبن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> شيبا بماء فعادت بعد أبوالا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال عبد الله بن محمد بن عمارة: إن قتادة بن النعمان رميت عينه يوم أحد فسالت حدقته على وجهه، فأتى رسول الله صلى الله عليه وسلم، فقال: يا رسول الله، إن عندي امرأة أحبها وإن هي رأت عيني خشيت أن تقذرني، فردها رسول الله صلى الله عليه وسلم فاستوت، وكانت أقوى عينيه وأصحهما. وكانت معه يوم الفتح راية بني ظفر، وكان رضي الله عنه من فضلاء الأنصار وكانت وفاته في سنة ثلاث وعشرين. وقيل سنة أربع وعشرين، وهو ابن خمس وستين سنة، وصلى عليه عمر بن الخطاب رضي الله عنه، ونزل في قبره أبو سعيد الخدري، وهو أخوه لأمه رضي الله عنهما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن حديث أبي سلمة، عن أبي سعيد الخدري أن رسول الله صلى الله عليه وسلم خرج ذات ليلة لصلاة العشاء، وهاجت الظلمة من السماء، وبرقت برقة، فرأى رسول الله صلى الله عليه وسلم قتادة بن النعمان، فقال: قتادة! قال: نعم، يا رسول الله، علمت أن شاهد الصلاة الليلة قليل، فأحببت أن أشهدها. فقال له: إذا انصرفت فأتني فلما انصرف أعطاه عرجونا، وقال له: خذها فسيضيء أمامك عشرا وخلفك عشرا. وقتادة هذا هو جد عاصم بن عمر بن قتادة المحدث النسابة، روى عن قتادة بن النعمان أخوه لأمه أبو سعيد الخدري حديث </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1689,50 +1689,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>