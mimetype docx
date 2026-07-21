--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -1319,51 +1319,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال سعيد بن المسيب لقتادة: ما كنت أظن أن الله خلق مثلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال أحمد بن حنبل: كان قتادة عالما بالتفسير، وباختلاف العلماء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">، ثم وصفه بالفقه والحفظ، وأطنب في ذكره، وقال: قلما تجد من يتقدمه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعن سفيان الثوري، قال: وهل كان في الدنيا مثل قتادة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الإمام أحمد: كان قتادة أحفظ أهل البصرة، لا يسمع شيئا إلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1495,51 +1495,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إن عبد الرحمن يقول: اترك من كان رأسا في بدعة يدعو إليها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال: فكيف يصنع بقتادة، وابن أبي رواد، وعمر بن ذر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">، وذكر قوما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال يحيى: إن ترك هذا الضرب، ترك ناسا كثيرا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال: عمرو بن دينار أثبت من قتادة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1807,51 +1807,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وبه: إلى الفريابي، حدثنا هدبة بن خالد، حدثنا همام بن يحيى، حدثنا قتادة، عن أنس، عن أبي موسى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن رسول الله -صلى الله عليه وسلم- قال: (مثل المؤمن الذي يقرأ القرآن، كمثل الأترجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> )، وذكر الحديث.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخرجه: الشيخان، عن هدبة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأخرجه: مسلم، والترمذي، عن قتيبة، فوافقناهم بعلو.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4706,50 +4706,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>