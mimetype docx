--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -230,51 +230,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد ذكر ابن سعيد، مؤرخ المغرب والمشرق، حرب قتادة وصاحب المدينة في هذه السنة، وأفاد فيه ما لم يفده ابن الأثير، فنذكر ذلك لما فيه من الفائدة، ونص ما ذكره قال: وفي سنة إحدى وستمائة، كانت بالحجاز، وهي من البلاد التي يخطب فيها للعادل بن أيوب، وقعة المصارع، التي يقول فيها أبو عزيز قتادة الحسني صاحب مكة [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصارع آل المصطفى عدت مثلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدأت ولكن صرت بين الأقارب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قتل فيها جماعة من الفاطميين، وكان أمرها، على ما ذكره مؤرخو الحجاز: أن أبا عزيز، هجم من مكة على المدينة النبوية، فخرج له صاحب المدينة سالم بن قاسم الحسيني، فكسره أبو عزيز، وحصره أياما، وكان سالم في أثناء ذلك يحسن سياسة الحرب، ويستميل أصحاب أبي عزيز، إلى أن خرج عليه، وهو مغتر متهاون به، فكسره سالم، وأسر جمعا من أصحابه، وتبعه إلى مكة فحصره فيها على عدد أيام حصاره بالمدينة، وكتب إليه: يابن العم، كسرة بكسرة، وأيام حصار بمثلها، والبادى أظلم، فإن كان أعجبكم عامكم، فعودوا ليثرب في القابل. انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر أبو شامة شيئا غير هذا من خبر قتادة مع أهل المدينة، لأنه قال بعد أن ذكر أن المعظم صاحب دمشق عيسى بن العادل أبي بكر بن أيوب، حج في سنة إحدى عشرة وستمائة: ولما عاد إلى المدينة شكا إليه سالم من جور قتادة، فوعده أن ينجده عليه، ثم قال: فجهز جيشا مع الناهض بن الجرخى إلى المدينة، والتقاهم سالم فأكرمهم، وقصدوا مكة، فانهزم قتادة منهم إلى البرية، ولم يقف بين أيديهم. انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -430,123 +430,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونص ما ذكره في أخبار سنة تسع وستمائة: وصل من قبل الخليفة الناصر، إلى أبي عزيز الحسني صاحب مكة، مع الركب العراقي، مال وخلع وكسوة البيت على العادة، ولم يظهر له الخليفة إنكارا على ما تقدم من نهب الحاج، وجعل أمير الركب يستدرجه ويخدعه، بأنه لم يصح عند الديوان العزيز، إلا أن الشرفاء وأتباعهم نهبوا أطراف الحاج، ولولا تلافيك أمرهم، لكان الاصطلام، وقال: يقول لك مولانا الوزير: وليس كمال الخدمة الإمامية، إلا بتقبيل العتبة، ولا عز الدنيا والآخرة، إلا بنيل هذه المرتبة، فقال له: أنظر في ذلك، ثم تسمع الجواب، واجتمع ببنى عمه الأشراف، وعرفهم أن ذلك استدراج لهم وله، حتى يتمكن من الجميع، وقال: يا بنى الزهراء، عزكم إلى آخر الدهر، مجاورة هذه البنية والاجتماع في بطائحها، واعتمدوا بعد اليوم، أن تعاملوا هؤلاء القوم بالشر، يوهنوكم من طريق الدنيا والآخرة، ولا يرغبوكم بالأموال والعدد والعدد، فإن الله قد عصمكم وعصم أرضكم بانقطاعها، وإنها لا تبلغ إلا بشق الأنفس، قال: ثم غدا أبو عزيز على أمير الركب، وقال له: اسمع الجواب، ثم أنشده ما نظمه في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولى كف ضرغام أصول ببطشها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأشرى بها بين الورى وأبيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تظل ملوك الأرض تلثم ظهرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفى بطنها للمجدبين ربيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأجعلها تحت الثرى ثم أبتغى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاصا لها إنى إذا لرقيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أنا إلا المسك في كل بلدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضوع وأما عندكم فأضيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له أمير الركب: يا شريف، أنت ابن بنت رسول الله صلى الله عليه وسلم، والخليفة ابن عمك، وأنا مملوك تركى، لا أعلم من الأمور التي في الكتب ما علمت، ولكني قد رأيت أن هذا من شرف العرب، الذين يسكنون البوادى، ونزعات قطاع الطريق ومخيفى السبيل، حاش لله أن أحمل هذه الأبيات عنك إلى الديوان العزيز، فأكون قد جنيت على بيت الله، وبنى بنت نبيهصلى الله عليه وسلم، ما ألعن عليه في الدنيا، وأحرق بسببه في الآخرة، والله لو بلغ هذا إلى حيث أشرت، لترك كل وجه، وجعل جميع الوجوه إليك حتى يفرغ منك، ما لهذا ضرورة، إنه قد خطر لك أنهم استدرجوك، لا تسر إليهم، ولا تمكن من نفسك، وقل جميلا، وإن كان فعلك ما علمت. قال: فأصغى إليه أبو عزيز، وعلم أنه رجل عاقل ناصح، ساع بخير لمرسله وللمسلمين، فقال له: كثر الله في المسلمين مثلك، فما الرأي عندك؟ قال: أن ترسل من أولادك من لا تهتم به إن جرى عليه ما يتوقعه، ومعاذ الله أن يجرى إلا ما تحبه، وترسل معه جماعة من ذوى الأسنان والهيئات من الشرفاء، فيدخلون مدينة السلام، وفي أيديهم أكفانهم منشورة، وسيوفهم مسلولة، ويقبلون العتبة، ويتوسلون برسول الله صلى الله عليه وسلم، وبصفح أمير المؤمنين، وسترى ما يكون من الخير لك وللناس، والله لئن لم تفعل هذا، لتركبن الإثم العظيم، ويكون ما لا يخفى عنك، قال: فشكره ووجه صحبته ولده وأشياخ الشرفاء، ودخلوا بغداد على تلك الهيئة التي رسم، وهم يضجون ويبكون ويتضرعون، والناس يبكون لبكائهم، واجتمع الخلق كأنه المحشر، ومالوا إلى باب النوبى من أبواب مدينة الخليفة، فقبلوا هنالك العتبة، وبلغ الخبر الناصر، فعفى عنهم وعن مرسلهم، وأنزلوا في الديار الواسعة، وأكرموا الكرامة التي ظهرت واشتهرت، وعادوا إلى أبي عزيز بما أحب، فكان بعد ذلك يقول: لعن الله أول رأي عند الغضب، ولا عدمنا عاقلا ناصحا يثنينا عنه. انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر ابن محفوظ: أن قتادة أرسل إلى الخليفة ولده راجح بن قتادة في طلب العفو، وكلامه يقتضى أن ذلك وقع بإثر الفتنة. وذكر ابن الأثير ما يوافق ذلك، وما ذكره ابن سعيد، يقتضى أن ذلك بعد سنة من الفتنة، والله أعلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -614,187 +614,187 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكان جواب أبي عزيز: أما ما كان بأطراف نجد، فالعتب فيه راجع على من قرب من خدام الديوان العزيز الكاف، وأما ما ارتكبوه بين الحرمين، فهو مشترك بين بنى الحسن والحسين. قال: وكأنهم رأوا في هذا الكلام استخفافا لم يحتمله الديوان العزيز، فكانت أول الوحشة حتى أظهر التوبة، وأرسل ابنه والأشراف بأكفانهم منشورة بين أيديهم وسيوفهم مجردة. وذكر وزيره النجم الزنجانى أن أبا عزيز، وقع بالفصل الذي كتب إليه من بغداد، ولم يزل هجيراه، إلى أن أنشده فيما نظمه [من الوافر]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بآرام فتنت بكل ريم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهم عموا فؤادى بالعميم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفى وادى العقيق رأوا عقوقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما حطموا ضلوعى بالحطيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأتى بما لا يخفى انطباعه فيه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن مختار شعره، قوله [من الخفيف]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها المعرض الذي قوله إن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جئت أشكو فضحتنى في الأنام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأرح نفسك التي قد تعيت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرحنى من بث هذا الغرام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان هذا يكون قبل امتزاجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بك مزج الطلا بماء الغمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس لي من رضاك بد وقصدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم عيد من سائر الأيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو سعيد أيضا. قال الزنجاني: ومما يجب أن يؤرخ من محاسن الأمير أبي عزيز، أن شخصا من سرو اليمن، يعرف بنابت بن قحطان، ورد برسم الحج، وكان له مال يتاجر فيه، فتطرق إليه أبو عزيز، بسبب احتوائه عليه، قال: فبينما هو يتمشى في الحرم، إذ سمع شخصا يقول، وهو يطوف بالبيت: اللهم بهذا البيت المقصود، وذلك المقام المحمود، وذاك الماء المورود، وذاك المزار المشهود، إلا ما أنصفتنى ممن ظلمنى، وأحوجت إلى غيرك، من إلى الناس أحوجنى، وأريته بعد حلمك أخذك الأليم الشديد، ثم أصليته نارك، وما هي من الظالمين ببعيد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فارتاع أبو عزيز، ثم حمله طبعه وعادته، على أن وكل به من يعنفه، ويحمله إلى السجن بعنف، وانصرف إلى منزله، وكان له جارية حبشية، نشأت بالمدينة، فقالت: يا أمير حرم الله، إن لك الليلة لشأنا، فأخبرها بخبر الشخص، فقالت: معاذ الله يا ابن بنت رسول الله، أن تأخذك العزة بالإثم، رجل غريب قصد بيت الله، واستجار بحرم الله، تظلمه أولا في ماله، ثم تظلمه آخرا في نفسه. أين عزبت عنك المكارم الهاشمية والمراحم النبوية، غير هذا أولى بك يا ابن فاطمة الزهراء! قال: فعمل كلامها في خاطره، وأمر بإحضار الرجل، فلما حضر، قال: له، اجعلنى في حل، قال: ولم؟ قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -870,139 +870,139 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها: أأجعلها تحت الرحى. ومنها [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أنا إلا المسك في كل بقعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يضوع وأما عندكم فيضيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ففى هذا البيت، مخالفة لما سبق في ثلاث لفظات، والمعنى في ذلك كله متقارب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر ابن الجوزي في كتاب «الأذكياء» ما يقتضى أن بعض هذه الأبيات لغير قتادة، لأنه قال: كان لأحمد بن الخطيب، وكيل له في ضياعه، فرفع إليه عنه جناية، فعزم على القبض عليه، والإساءة إليه فهرب، فكتب إليه أحمد يؤمنه ويحلف له على بطلان ما اتصل إليه، ويأمره بالرجوع إلى عمله، فكتب إليه [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا لك يا ذا سامع ومطيع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنى لما تهوى إليه سريع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن لي كفا أعيش ببطشها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أشترى إلا بها وأبيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأجعلها تحت الرحى ثم أبتغى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاصها لها إنى إذا لرقيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورأيت من ينسب هذه الأبيات لأبي سعد بن قتادة، واعتمد في ذلك على ورقة رأيتها معه: أن أبا سعد علي بن قتادة، توجه إلى العراق، فلما أشرف على نخيل بغداد أو غيرها من البلاد - الشك منى - رجع وقال هذه الأبيات، ولا دلالة في ذلك، لاحتمال أن يكون أبو سعد، قالها استشهادا، والله أعلم. ولم أرها معزوة لأبي سعد، إلا في هذه الورقة، وقد عزاها ابن سعيد، وأبو شامة، وغيرهما، لقتادة كما ذكرنا، وفي ذلك النظر الذي ذكرناه من كلام ابن الجوزي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر المنذري: أن قتادة توفى في آخر جمادى الآخرة، من سنة سبع عشرة وستمائة بمكة. وذكر وفاته في هذه السنة: أبو شامة والذهبي، وابن كثير، وقالوا: إنه مات في جمادى الأولى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1126,50 +1126,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>