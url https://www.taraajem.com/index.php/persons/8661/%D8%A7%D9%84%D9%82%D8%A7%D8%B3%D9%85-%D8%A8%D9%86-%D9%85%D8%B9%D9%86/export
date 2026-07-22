--- v0 (2026-05-01)
+++ v1 (2026-07-22)
@@ -213,147 +213,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث المرزباني عن علي بن صالح عن القاسم بن معن قال: عدت خشافا في مرضه الذي مات فيه فقال لي: يا أبا عبد الله ما أشوقني إليك، ولو كان لي نهوض خرجت إليك، ولولا أن بيتي قد آلى فأكرس لأحببت أن تدخله (يريد بالموالاة البعر بعر الشاء، وأكرس من الكرس وهو السرجين، قال العجاج: يا صاح هل تعرف رسما مكرسا) وكان خشاف من علماء أهل الكوفة باللغة. وحدث عن سليمان بن أبي شيخ قال، قال ابن حبيبات الكوفي للقاسم بن معن المسعودي القاضي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أيها العادل الموفق وال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قاسم بين الأرامل الصدقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا ترى في عجائز رزح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمسين يشكون قلة النفقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما إن لهن الغداة من نشب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعرف الا قطيفة خلقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنات تسعين قد خرفن فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفصلن بين الشواء والمرقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهن لولا انتظارهن دنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نيرك قطعن بعد في السرقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال فقال القاسم: العجب أنه يوجب علينا دنانير ولا يوجب دراهم، قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأعطاه ثلاثة دنانير.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1418,50 +1418,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>