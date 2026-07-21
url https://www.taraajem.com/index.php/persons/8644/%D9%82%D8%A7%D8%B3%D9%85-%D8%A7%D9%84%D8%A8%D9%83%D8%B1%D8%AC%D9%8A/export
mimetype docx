--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -117,1515 +117,1515 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قاسم البكرجي ابن محمد المعروف بالبكرجي الحنفي الحلبي أحد العلماء الأفاضل الأديب الألمعي اللوذعي البارع الأريب حاوي فنون العلوم والماهر بالأدب منثور أو منظوم ولد بحلب وقرأ على معاصريه من أجلاء حلب وتفوق واشتهر وكان عالما بالحديث والفقه والفرائض وله قدم راسخ في العربية والفصاحة والبلاغة والبديع والشعر ونظمه حسن رائق وكان في وقته أحد المتفردين بالنظام والنثار ولم يصلني من آثاره شيء حتى أذكره هنا ومن تآليفه شرح على الخزرجية لم يسبق بمثله وشرح على الهمزية للبوصيري وبديعية استدرك فيها أشياء على من قبله ونظم الزحافات والعلل الشعرية وشرحها وغير ذلك ولم يزل كذلك إلى أن مات وكانت وفاته في سنة تسع وستين ومائة وألف ومن شعره قوله يمدح النبي صلى الله عليه وسلم بقصيدة مطلعها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأحبابنا بالخيف لا ذقتم صدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا كان صب عن محبتكم صدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهيل الحمى تالله ما اشتقت للحمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيجمل بي أن أنشد الحجر الصلدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن سكان الحمى ونزيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هم ملكوا قلبي فصرت لهم عبدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحن إليهم كلما حن عاشق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى ألفه وازداد أهل الوفا ودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو المصطفى من خير أولاد آدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأشرفهم قدرا وأرفعهم مجدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأطيبهم نفسا وأعلاهم يدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأثبتهم قلبا وأكثرهم زهدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعرقهم أصلا وفرعا ونسبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأكرمهم طبعا وأصدقهم وعدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نبي أتى الذكر الحكيم بمدحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأني يفي بالمدح من قد أتى بعدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومذ شرفت من وطء أقدامه الثرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكانت لنا طهرا وكانت لنا مهدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن رامت المداح تعداد فضله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوصافه لم يستطيعوا لها عدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قصدتك يا سؤلي ومن جاء قاصدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لباب كريم لا يخاف به ردا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليك صلاة الله ثم سلامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما شد أشاد وتال تلا وردا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذا الآل والأصحاب ما انهل وابل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما اخضرت الأشجار أو فتحت وردا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله يمدح السيد حسين أفندي الوهبي حين قدم حلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دام السرور والهنا المؤبد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزال عن وجه الأماني الكمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكوكب السعد بدا في أفق الأقـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـبال حتى غار منه الفرقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأصبح الكون لدينا مشرقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووجهه الطلق بذاك يشهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وارتاحت النفوس لما أن غدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موقنة بالأمن مما تجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطب العلا غوث الولا كهف الملا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الأجتهاد رأيه مسدد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد زين الشهبا بحسن عدله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسيره وهو الحكيم المرشد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد غدا مداويا بطبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علتها فصح منها الجسد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذرا إليك سيدي لمن أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يمدح من نعوته لا تنفد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف أحصى من علاك شيما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو أبلغ المدح وكيف أحمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأسلم ودم في صحة وعزة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت ومن تحبه يا أوحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال مشطرا أبيات ناصح الدين الأرجاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هاك عهدي فلا أخونك عهدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مليحا لديه أمسيت عبدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا وحق الهوى سلوتك يوما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكفى بالهوى ذماما وعقدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن قلبي يضيق أن يسع الصبـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر لأني فنيت عظما وجلدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفؤادي لا يعتريه هوى الغيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر لأني ملأته بك وجدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مهاة الصريم عينا وجيدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخا الورد في الطراوة خدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشقيق الخنساء في الناس قلبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقضيب الأراك لينا وقدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كيفما كنت ليس لي عنك بد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فابحني ودا وإن شئت صدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وملكت الفؤاد مني كلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأتلفن ما أردت هزلا وجدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليالي الوصال كم لك عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلوات مع الغزال المفدى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم جنينا ثماركي وهي عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يد كان شكرها لا يؤدى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسقتك الدموع من وابل الغيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـث مديد البحار جزرا ومدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبكتكي دما عيوني من دمـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـعي بديلا فهن أغزر وردا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل لماضيك عودة فلقد آ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ن جمال الحبيب أن يتبدى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنا ما بكم والحب احدى النوائب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تطمعن في وصل بيض كواعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخلاي نهي عنه دأب أولى النهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأين النهى من فعل سود الحواجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدونك ما فعل الجفون بعاشق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأهون من فعل الرماح الكواعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما الأعين النجل الفواتك بالفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأفتك منها فعل أبيض عاضب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لفتة الظبي الشرود بجيده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلفتة ظبي شارد في الكتائب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يبتلي بالغانيات فحسبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من البين أن يرمي بعين وحاجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقبلك صابرت الهوى فوجدته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كشهد به سم يطيب لراغب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعيش بلا صفو وحزن مؤبد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعين بلا نوم وعبرة ساكب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووعد بلا وصل وعهد بلا وفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقول بلا فعل ومطلة كاذب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولوعة هجر في فؤاد مكابد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونار فلا تضنى وحسرة خائب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حنانيك لا تجزع وكن متجلدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعبء الهوى سهل على ذي التجارب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلولا الهوى ما كر في الحرب فارس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا حثت الركبان بيض النجائب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما اشتاق للأوطان قط مفارق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يرع خل عهد خل وصاحب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رعى الله قلبا بالصبابة عامرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألحى خليا في الهوى غير راغب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأسعد بالا بالغرام معذبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنجح صبا سار نحو المطالب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الجد مجد جد فيه مكابدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبثك إن الجد أسنى المكاسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليك طلاب العز في كل حالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ترض سفساف الأمور وجانب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم تر أن الباز لو لم يكن به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قناص لما أعلوه فوق الرواجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حاولت رشفا من لمى ثغره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال طلا شاربه يأثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت أما وجهك لي جنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والخمر في الجنة لا يحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله قوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مليح طري الخد جاد بقبلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقال اغتنم لثمى بغير تعلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقبلته خد الوى الجيد قائلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنقل فلذات الهوى في التنقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله غير ذلك من الأشعار والنظام والنثار وتقدم ذكر وفاته رحمه الله تعالى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1693,50 +1693,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>