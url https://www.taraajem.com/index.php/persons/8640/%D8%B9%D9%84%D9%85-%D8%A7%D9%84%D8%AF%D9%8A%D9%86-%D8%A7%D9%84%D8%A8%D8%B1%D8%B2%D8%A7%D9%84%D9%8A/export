--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -318,219 +318,219 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال فيه يمدحه المحدث علي بن بلبان الكركي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علقت هذا الجزء مني خدمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للسيد ابن السيد المفضال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علم الهدى من حاز كل فضيلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القاسم بن محمد البرزالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب الرواية والدراية والفصا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حة والسماحة والمحل العالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا ترجون من الزمان بمثله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الزمان بمثله لمغالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سل عنه تاج الدين يخبر فضله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما أتى بجواهر ولآلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأتى بكل بديعة وغريبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفضيلة كالوابل الهطال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله در موافقات بثها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لفظه تزهو مع الأبدال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاق الأكابر مع حداثة سنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسما إلى شأو العلى لمعالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -753,915 +753,915 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال القاضي شهاب الدين بن فضل الله يرثيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراهم بالذي ألقاه قد علموا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شط المزار، وبان البان والعلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهفي عليهم وقد شدوا ركائبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن الديار ولا يثني بهم ندم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان يدنيهم طيف ألم بنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالآن لا الطيف يدنيهم ولا الحلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الله أكبر كم أجرى فراقهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دمعا، وعاد بمن لا عاد وهو دم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أموا الحجاز فما سارت مطيتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى استقلت دموعا قدمت لهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحرموا لطواف البيت لا حرموا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لذة العيش طول الدهر لا حرموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زاروا النبي وساروا نحو موقفهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى إذا فارقوا مطلوبهم جثموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سائرين إلى أرض الحجاز لقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلفتم في حشاي النار تضطرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل منشد فيكم أو ناشد طلبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضللته وادلهمت بعده الظلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان في قاسم من غيره عوض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاليوم لا قاسم فينا ولا قسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لو أتى مكة مالت أباطحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به سرورا، وجادت أفقها الديم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الذي يشد المختار هجرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبيت يعرفه والحل والحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقسمت منذ زمان ما رأى هجرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقاسم شبها في الأرض لو قسموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الذي يشد المختار هجرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبيت يعرفه والحل والحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ينكره ركن الحطيم له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أخر العمر حتى جاء يستسلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له إليه وفادات تقر بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جبال مكة والبطحاء والأكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محدث الشام صدقا بل مؤرخه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرى بهذا وذا فيما مضى القلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالب العلم في الفنين مجتهدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ذا وهذا ينادى المفرد العلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يروي حديث العوالي عن براعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وماله طاعن فيها ومتهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان يدأب في نفع الأنام ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرده ضجر منه ولا سأم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحقق النقد حتى بان بهرجه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصحح النقل حتى ما به سقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعرف الناس كيف الطرق أجمعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى النبي فما حاروا ولا وهموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعرف الناس في التاريخ ما جهلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبعض ما جهلوا أضعاف ما علموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يريك تاريخه مهما أردت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن تاريخه الآفاق والأمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما فاته فيه ذو ذكر أخل به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو يروم لعادت عاد أو إرام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا نشرت له جزءا لتقرأه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تظل تنشر أقواما وهم رمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أيها الموت مهلا في تفرقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شتت شمل المعالي وهو منتظم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجد فينا وتسعى في تطلبنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اصبر سنأتيك لا تسعى بنا قدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد ظفرت بفرد لا مثيل له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن أردت له مثلا فأين هم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ذاهبا ما لنا إلا تذكره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آها عليك وآه كلها ألم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جادت عليك من الغفران بارقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عراء يضك فيها البارد الشيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تروي ثراك وتسقى من جوانبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى جوانب حزوى البان والسلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحل أرض خليص كل ريح صبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنشرها تبعث الأردان واللمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخيمت دون عسفان لها سحب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسقى بأنوائها السكان والخيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهفي عليك لتحرير بلغت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ليس تبلغه أو بعض الهمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما الحافظ السلفي الطهر إن ذكرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسلافك العز والآثار والكرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطعت عمرك في فرض وفي سنن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذي الغنيمة والأعمار تغتنم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان العصر وأعوان النصر،(دار الفكر المعاصر، بيروت - لبنان / دار الفكر، دمشق - سوريا،1998،ط 1،ج 4،ص 49)</w:t>
       </w:r>
@@ -1699,131 +1699,131 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">القاسم بن محمد بن يوسف بن محمد القاسم بن محمد بن يوسف بن محمد بن يوسف البرزالى علم الدين أن بهاء الدين الدمشقي الحافظ ولد في جمادى الأولى سنة 665 واجاز له ابن عبد الدائم وابن عزون والنجيب وابن علاق وغيرهم واسمع صغيرا في سنة 73 من أبيه والقاضي عز الدين ابن الصائغ ثم أحب الطلب وسمع بنفسه ودار على الشيوخ وأكثر عن ابن أبي الخير والمسلم بن علان وابن شيبان والفخر والمقداد القيسي ورحل إلى حلب وبعلبك ومصر والحرمين وغيرها وخرج لنفسه أربعين بلدية ونقل ابن كثير أن ابن تيمية كان يقول نقل البرزالي نقر في حجر وخرج لنفسه ولغيره وتفقه بالشيخ تاج الدين الفزاري وجود القراآت على الرضى ابن دبوقا وتقدم في معرفة الشروط وولى تدريس الحديث بالنورية والنفيسية وكتب الخط الجيد وبلغ عدد مشايخه بالسماع ألفي نفس وبالإجازة أكثر من ألف وجمعهم في معجم حافل قال فيه الذهبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن رمت تفتيش الخزائن كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظهور أجزاء بدت وعوالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونعوت أشياخ الوجود وما رووا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طالع أو اسمع معجم البرزالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال فيه ابن حبيب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالبا نعت الشيوخ وما رووا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورأوا على التفصيل والإجمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دار الحديث انزل تجد ما تبتغي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك بارزا في معجم البرزالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله تاريخ بدأ فيه من عام مولده وهو السنة التي مات فيها أبو شامة فجعله ذيلا على تاريخ أبي شامة وكان باذلا لكتبه وأجزائه مؤثرا متصدقا وكان وافر العقل جدا بحيث إنه كان يصحب المتعاديين فلا يكتم واحد منهما منه سره لوثوقه به وبلغ ثبته بضعا وعشرين مجلدا أثبت فيه كل من سمع معه وانتفع به المحدثون من زمانه إلى آخر القرن قال الذهبى جلس في شبيبته مدة مع الشهود وتقدم في الشروط وكتب بخطه المليح الصحيح كثيرا جدا وحصل كتبا جيدة في أربع خزائن وكان رأسا في صدق اللهجة والأمانة صاحب سنة واتباع ولزوم للفرائض خيرا دينا متواضعا حسن البشر عديم الشر فصيح القراءة قوي الدربة عالما بالأسماء والألفاظ سريع السرد مع عدم اللحن والدمج قرأ مالا يوصف وحدث بجملة كثيرة وكان حليما صبورا متوددا لا تنكر فضائله ولا ينتقص فاضلا بل يوفيه فوق حقه ويلاطف الناس وله ود في القلوب وحب في الصدور حلو المحاضرة قوي المذاكرة عارفا بالرجال ولا سيما شيوخ زمانه وأهل عصره ولم يخلف في معناه مثله ولا عمل أحد في الطلب عمله وكان باذلا لكتبه وأجزائه سمحا في أموره متصدقا مقصدا لمن يلتمس الاستماع قال وهو الذي حبب إلي طلب الحديث فإنه رأى خطي فقال خطك يشبه خط المحدثين فأثر قوله في وسمعت منه وتخرجت به في أشياء وقال الصفدي كان يصحب الخصمين فكل منهما راض بصحبته واثق به حتى كان كل من ابن تيمية وابن الزملكاني يذيع سره في الآخر إليه وثوقا به وسعى في صلاح ذات بينهما فلم يتيسر له ورثاه الشهاب ابن فضل الله بقصيدة أولها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#شط المزار وبان البان والعلموقرأت بخط البدر النابلسي كان حسن الوجه واللباس كثير التواضع كريم النفس كثير الحلم ضحوك السن يحتمل الأذى ويغضى عمن يغض منه ومات ذاهبا إلى مكة غريبا في رابع ذي الحجة سنة 739 ودفن بخليص</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1932,323 +1932,323 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنشدنا القاضي شهاب الدين أحمد بن يحيى بن فضل الله إذنا قصيدته التي رثاه بها ومنها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان في قاسم من غيره عوض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاليوم لا قاسم فينا ولا قسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لو أتى مكة مالت أباطحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به سرورا وجادت أفقها الديم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقسمت منذ زمان ما رأى أحد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقاسم شبها في الأرض لو قسموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الذي يشكر المختار هجرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبيت يعرفه والحل والحرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ينكره رمي الحطيم به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أخر العمر حتى جاء يستلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له إليه وفادات تقر بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جبال مكة والبطحاء والأكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محدث الشام صدقا بل مؤرخه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرى بهذا وذا فيما مضى القلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالب العلم في الفنين مجتهدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ذا وهذا ينادى المفرد العلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحقق النقد حتى بان بهرجه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصحح النقل حتى ما به سقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعرف الناس كيف الطرق أجمعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى النبي فما حاروا ولا وهموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلم الخلق في التاريخ ما جهلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبعض ما جهولا أضعاف ما علموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يريك تاريخه مهما أدت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن تاريخه الآفاق والأمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا القاسم بن محمد الحافظ إذنا بياض</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2743,75 +2743,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولد في جمادى الأولى سنة 665 خمس وستين وست مائة وأجاز له ابن عبد الدائم وابن علان وغيرهما ثم أمعن في الطلب ودار على الشيوخ ورحل إلى حلب وبعلبك ومصر والحرمين وغيرهما وأخذ عن حفاظ هذه الجهات وخرج لنفسه أربعين بلدية وكان ابن تيمية يقول نقد البرزالي نقرفى حجر وولى تدريس الحديث بمواضع وألف تاريخا بدأ فيه من عام مولده وهي السنة التي مات فيها أبوشامة فجعله ذيلاً على تاريخ أبي شامة وجمع لنفسه ثبتاً في بضع وعشرين مجلداً قال الذهبي إنه كان رأسا في صدق اللهجة والأمانة صاحب سنة واتباع ولزوم للفرائض وأثنى عليه كثيراً حتى قال وهو الذي حبب إلى طلب الحديث فإنه رأى خطي فقال خطك يشبه خط المحدثين فاثر قوله في وسمعت منه وتخرجت به قال الصفدي كان يصحب الخصمين وكل منهما راض لصحبته واثق به حتى كان كل واحد من ابن تيمية وابن الزملكاني يذيع سره في الآخر إليه وثوقاً به وسعى في صلاح ذات بينهما ومدحه الذهبي فقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن رمت تفتيش الخزائن كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظهور أجزاء بدت وعوالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتفوق أشياخ الوجود ومارووا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طالع أو اسمع معجم البرزالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتوفى ذاهباً إلى مكة غريبا في رابع ذي الحجة سنة 739 تسع وثلاثين وسبعمائة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2887,51 +2887,51 @@
         <w:t xml:space="preserve">معجما في سبع مجلدات عن أكثر من ثلاث آلاف شيخ وفيه يقول الذهبي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#إن رمت تفتيش الخزائن كلها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظهور أجزاء بدت وعوالي </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ونعوت أشياخ الوجود وما رووا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#طالع أو أسمع معجم البرزاليوولي تدريس الحديث بالنورية وغيرها وله تاريخ ذيل به على أبي شامة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان قوي المذاكرة عارفًا بالرجال لا سيما شيوخ زمانه وأهل عصره ولم يخلف في معناه مثله مات بمكة في ذي الحجة سنة تسع وثلاثين وسبعمائة</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3091,50 +3091,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>