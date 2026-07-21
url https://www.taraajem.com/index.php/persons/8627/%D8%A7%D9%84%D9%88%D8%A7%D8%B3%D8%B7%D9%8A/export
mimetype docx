--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -149,347 +149,347 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(ومن شعر نفسه):</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لي إلى العلياء ذنب علمته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا أنا عن كسب المحامد قاعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقلت أصبر على كيد الزمان وكده، فعسى الله أن يأتي بالفتح أو أمر من عنده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو لم يعل إلا ذو محل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعالى الجيش وانحط القتام </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إلى أن بلغني ممن يعول عليه، ويرجع في القول إليه، عن بعض شعراء هذا الزمان، ممن يشار إليه بالبنان، أنه أنشد عنده بيت للوليد، يشهد له بالفصاحة والتجويد، وهو قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا محاسني اللائي أدل بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صارت ذنوبي فقل لي كيف أعتذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال مقال المفتري، كم قد خرينا على البحتري، فصبرت قلبي على أذاته، وأغضيت جفني على قذاته، حتى ابتدرني بالبادرة، التي يقصر عنها لسان الحادرة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلو كان النابلسي، كابن هانئ الأندلسي، لزلزلت الأرض زلزالها، وأخرجت الأرض أثقالها. فيا لله العجب متى أشرفت الظلمة على الضياء، أو علت الأرض على السماء، وأين السها من القمر؟ وكيف يضاهى الغمر بالغمر؟ فإنا لله وأفوض أمري إلى الله، أفي كل سحابة أراع برعد، وفي كل واد بنو سعد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني شقي باللئام ولا ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شقيا بهم إلا كريم الشمائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لقد تحككت العقرب بالأفعى، واستنت الفصال حتى القرعى .</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطاولت الأرض السماء سفاهة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفاخرت الشهب الحصى والجنادل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وما ذلك التيه والصلف، والتجاوز للحد والسرف؟ إلا لأنه كلما جر جريرا، اعتقد أنه قد جر جريرا، وكلما ركب الكميت، ظن أنه قد ارتكب الكميت، وكلما أعظم من غير عظم، وأكرم من غير كرم، شمخ بأنفه وطال، وتطاول إلى ما لن ينال، وزعم أنه قد بلد لبيدا، وعبد عبيدا، ولا والله ليس الأمر كما زعم، ولا الشعر كما نظم، ولكنها المكارم السلطانية الملكية الظاهرية التي نوهت بذكره فسترها، ورفعت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">من قدره فكفرها- بقوله ما أذكره إذا انتهيت إليه. ولما طلب العبد كراعا، فأعطي ذراعا، خرج على من يعرفه، وبهرج على من يكشفه، فقلت: لا مخبأ بعد بوس، ولا عطر بعد عروس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أنا بالغيران من دون جاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أنا لم أصبح غيورا على العلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقصدت قصيدا من شعره، يزعم أنها من قلائد دره، قد هذبها في مدة سنين، ومدح بها أمير المؤمنين، وقال فيها: فانظر لنفسك أي در تنظم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكان لعمري ناظما غير أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كحاطب ليل فاته منه طائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">«فواعجبا كم يدعي الفضل ناقص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووا أسفا كم يظهر النقص فاضل» </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتتبعت ما فيها من غلطاته، وأظهرت ما خفي فيها من سقطاته، ولبست له جلد النمر، واندفقت عليه كالسيل المنهمر، بعد أن كتبها بخطه، وزينها بإعرابه وضبطه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابن اللبون إذا مالز في قرن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يستطع صولة البزل القناعيس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فوجدته قد أخطأ منها في واحد وعشرين مكانا، عدم فيها تمكنا من العلم وإمكانا، فمنها ستة عشر موضعا توضحها الكتابة والنظر، ومنها خمسة توضحها المجادلة والنظر، فهذا من جيد مختاره، وما يظهر على اختياره، وان وقع إلي شيء من مزوق شعره، أو منوق مستعاره، لأعصبنه فيه عصب السلمة، ولأعذبنه تعذيب الظلمة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فان قلتم إنا ظلمنا فلم نكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدأنا ولكنا أسأنا التقاضيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولو أنه اقتصر على قصوره، وأنفق من ميسوره، وستر عواره، ولم يبد شواره، لطويته على غره، ولم أنبه على عاره وعره، فان «من سلك الجدد أمن العثار» وسلم من سالم النقع المثار، ولكن كان «كالباحث عن حتفه بظلفه» فلحق </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{بالأخسرين أعمالا الذين ضل سعيهم في الحياة الدنيا وهم يحسبون أنهم يحسنون صنعا}</w:t>
       </w:r>
     </w:p>
@@ -501,3195 +501,3195 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه من قصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ديباج وجهك بالعذار مطرز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برزت محاسنه وأنت مبرز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبدت على غصن الصبا لك روضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والغصن ينبت في الرياض ويغرز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجنت على وجنات خدك حمرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خجل الشقيق بها وحار القرمز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت مدعيا نبوة يوسف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقضى القياس بأن حسنك معجز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه من قصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زهر الحسن فوق زهر الرياض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منه للغصن حمرة في بياض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد حمى ورده ونرجسه الغ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ض سيوف من الجفون مواضي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ما اجتنيت باللحظ فاحذر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما جنت صحة العيون المراض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلها في القلوب فتكة باغ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رويت عنه فتكة البراض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا فوقت سهاما من الهد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ب رمين السهام بالأغراض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واغتنم بهجة الزمان وبادر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شمس أيامه الطوال العراض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بشموس الكؤوس تحت نجوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في طلوع من أفقها وانقضاض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واجل من جوهر الدنان عروسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نطقت عن جواهر الأعراض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلما أبرزت أرتك لها وج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ه انبساط يعطيك وجه انقباض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلى الأفق للغمام ملاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرزتها البروق بالايماض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأن الرعود إرزام نوق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصلت دونها بنات المخاض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو صهيل الجياد للملك الظا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هر تسري بالجحفل النهاض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه يهجو ابن النابلسي الشاعر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعجبن لمدلوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ه إذا بدا شبه المريض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد ذاب من بخر بفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ه بدا من الخلق البغيض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتكسرت أسنانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالعض في جعس القريض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتقطعت أنفاسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عرضا بتقطيع العروض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه يهجو ابن النابلسي المذكور:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من تأمل مدلوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ه وشك فيما يسقمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">انظر إلى بخر بفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ه وما أظنك تفهمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تحسبن بأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفس يغيره فمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكنما أنفاسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نتنت بشعر ينظمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدنا لنفسه في ذي الحجة سنة عشرين وستمائة بحلب»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى بغضي على الجهلاء داء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يموت ببعضه القلب العليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهم موتى النفوس بغير دفن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحياء عزيزهم ذليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يغطون السماء بكل كف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها في الطول تقصير طويل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويبدون الطلاقة من وجوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما يبدو لك الحجر الصقيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قاموا لمجد أقعدتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسالك ما لهم فيها سبيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن طلبوا الصعود فمستحيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان لزموا النزول فما يزول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك السجل في الدولاب يعلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صعودا والصعود له نزول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدنا لنفسه بالتاريخ:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا صديق به انقباض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونحن بالبسط نستلذ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يعرف الفتح في يديه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا إذا ما أتاه أخذ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكفه «كيف» حين يعطي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شيئا وبعد العطاء «منذ»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا ترد من خيار دهرك خيرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبعيد من السراب الشراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رونق كالحباب يعلو على الكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">س ولكن تحت الحباب الحباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذبت في النفاق ألسنة القو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">م وفي الألسن العذاب العذاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه أيضا موشحة على طريقة المغاربة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في زهرة وطيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بستاني من أوجه ملاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجلو على القضيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ريحاني والورد والاقاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما روضة الربيع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في حلة الكمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزهو على ربيع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرت به الشمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحسن كالبديع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالحسن والجمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناهيك من حبيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نشوان بالدل وهو صاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن قلت والهيبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حياني من ثغره براح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم بت والكؤوس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجلى من الدنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها عروس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زفت من الجنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبدو لنا الشموس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منها على البنان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أخش من رقيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينهاني ألهو إلى الصباح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع شادن ربيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتان زندي له وشاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خيل الصبا بركض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجري مع الغواه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في سنتي وفرضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أبتغي سواه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحجتي لعرضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما تنقل الرواه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن عاقل لبيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفتاني أن الهوى مباح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والرشف من شنيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ريان ما فيه من جناح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه موشحة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي عنبريه في غلائل الغلس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من زبرجديه تنبه النفس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جادها الغمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانتشى بها الزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابتدا الكمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعينا بها سهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشدا الحمام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حين صفق النهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وارتدت عشيه كملابس العرس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حللا سنيه ما دنت من الدنس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واملأ الكؤوسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضة على الذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واجلها عروسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توجت من الشهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تطلع الشموسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في سنا من اللهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلها مزيه في الدجى على القبس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحلى شهيه كمحاسن اللعس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخبر سناها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن تطاير الشرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاز من جناها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قلائد الدرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا تناهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الخلائق الغرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت ظهريه أظهرت لملتمس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من علا أبيه ما تنال بالخلس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا خير في أوجه صباح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسفر عن أنفس قباح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالجرح يبنى على فساد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بظاهر ظاهر الصلاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لمن ماله مصون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبت في عرضك المباح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني أيضا لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جد الصبا في أباطيل الهوى لعب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراحة اللهو في حكم النهى تعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقرب الناس من مجد يؤثله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أبعدته مرامي العزم والطلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقادها كظلام الليل حاملة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهلة طلعت من بينها الشهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منقضة من سماء النقع في أفق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شيطانه بغمام الدرع محتجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسود وجه الضحى مما أشار به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأشرق الأبيضان الوجه والنسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في موقف يسلب الأرواح سالبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حيث المواضي قواض والقنا سلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يرهب المرء ما لم تبد سطوته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا السنان استوى الخطي والقصب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن النهوض إلى العلياء مكرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها التذاذان مشهود ومرتقب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والملك صنفان: محصول وملتمس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمجد نوعان: موروث ومكتسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والناس ضدان: مرزوق ومحترم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحت الخمول ومغصوب ومغتصب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطاهر النفس لا ترضيه مرتبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الأرض إلا إذا انحطت لها الرتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والفضل كسب فمن يقعد به نسب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينهض به الأفضلان العلم والحسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله در المساعي ما استدر بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلف السيادة إلا أمكن الحلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبذا همة في العزم ما انتدبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمبهم الخطب إلا زالت الحجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وموطنا يستفاد العز منه كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفادت العز من سلطانها حلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤيد الرأي والرايات قد ألفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذوائب القوم من راياتها العذب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن نازلوه وقد حق النزال فمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنصاره الخاذلان الجبن والرعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو كاتبوه فخيل من كتائبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجيب لا المخبران الرسل والكتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مغاور ينهب الأعمار ذابله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في غارة الحرب والأموال تنتهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في جحفل قابلوا شمس النهار على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل البحار بمثل الموج يضطرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى كأن شعاع الشمس بينهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوق الدروع على غدرانها لهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أنكر الهام من أسيافه ظبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنما أنكرت أسيافه القرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يدفع الخطب إلا كل مندفع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في مدحه الأفصحان الشعر والخطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن إذا ما انتمى في يوم مفتخر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أطاعه العاصيان العجم والعرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني من قصيدة لنفسه أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفي البان أن بان الخليط مخبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى ما انطوى من عهد لمياء ينشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم حركات في اعتدال سكونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحاديث يرويها النسيم المعطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يود ظلام الليل وهو ممسك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لذاذتها والصبح وهو مزعفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحاديث لو أن النجوم تمتعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأسرارها لم تدر كيف تغور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يموت بها داء الهوى وهو قاتل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحيا بها ميت الجوى وهو مقبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا لنسيم صحتي في اعتلاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصحوي إذا ما مر بي وهو مسكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن به مشمولة بابلية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صفت وهي من غصن الشمائل تعصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا نشأت مالت بلبك نشوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما مال مهزوز يماح ويمطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يمدح الوزير جمال الدين القاضي الأكرم أبا الحسن علي بن يوسف بن ابراهيم الشيباني القفطي من صعيد مصر ويلتمس منه أن يرتبه في خدمة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيدي قد رميت من زمني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحادث ضاق عنه محتملي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت في رتبة إذا نظرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلي صار الزمان من قبلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والنظم والنثر قد أجدتهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيك فلا تترك الإجادة لي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فداك قوم إذا وقفت بهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيتني واقفا على طلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشغل أموالهم مساعيهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهم عن المكرمات في شغل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحمي حماها أعراضهم فإذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماتت حماها سور من البخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معاول الذم فيه عاملة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إعمالها في مغائر الجبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعلك تاج إذا رفعتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لرأس حاف منهم ومنتعل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاسمع حديثي فلي مغازلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبث شكوى في موضع الغزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كنت في راحة مكملة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحيي المعالي بميت الأمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرفل في عزة القناعة في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذيل على النائبات منسدل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعندما طالت البطالة بي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصار لي حاجة إلى العمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال أناس نبه لها عمرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت حسبي رأي الوزير علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يعني عمر بن الوبار أحد حجاب أتابك طغرل شهاب الدين الخادم المستولي في أيامنا على حلب وقلعتها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد بت من وعده على ثقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمنت في حليها من العطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالأكرم ابن الكرام لو سبقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعوده بالشباب لم يحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفر من وعده المطال كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفر آراؤه من الزلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخلاقه حلوة المذاق فلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبهتها ما ارتضيت بالعسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمنطق لو سرت فصاحته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في اللكن لا ستعصمت من الخطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمج أخلاقه إذا كتبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماء المنى من أسنة الأسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان سطت في ملمة نسيت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صفين منها ووقعة الجمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنظم درا على الطروس كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينظم در الحلي في الحلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مبين علمه لسائله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسائلا أشكلت على الأول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكل علم في بابه علم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يهدي إلى قبلة من القبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي جمال ما فيه أجمله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على وجوه التفصيل والجمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جل الذي أظهرت بدائعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منه معاني الرجال في رجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 5،ص 2217)</w:t>
       </w:r>
@@ -3750,50 +3750,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>