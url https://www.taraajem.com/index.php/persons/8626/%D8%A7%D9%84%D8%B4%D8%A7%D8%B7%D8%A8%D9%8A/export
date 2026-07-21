--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -246,163 +246,163 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان يجلس إليه من لا يعرفه فلا يرتاب به أنه مبصر لذكائه، لا يظهر منه ما يدل على العمى ومولده سنة ثمان وثلاثين وخمسمائة، ومات سنة تسعين وخمسمائة، ودفن في مقبرة الفاضل بسارية مصر، قال ياقوت: بعد أن أضر، ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكى الناس قبلي لا كمثل مصائبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدمع مطيع لسحاب الصوائب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنا جميعا ثم شتت شملنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفرق أهوا عراص المواكب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يلومونني إذ ما وجدت ملائما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لي مليم حين سمت الأكارما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا تعلم للعلوم نفاقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسحر نفاق تستفز العزائما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال بعضهم في قصيدته في القراءات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جلا الرعيني علينا ضحى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عروسه البكر ويا ماجلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -440,139 +440,139 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">القاسم بن فيره بن أبي القاسم أبو محمد الرعيني ثم الشاطبي المقرئ: كان فاضلا في النحو والقراءة وعلم التفسير، له لحديث رسول الله صلى الله عليه وسلم نظم قصيدة من خمسمائة بيت في كتاب التمهيد لابن عبد البر، وكان شعره عقدا صعبا لا يكاد يفهم، من ذلك قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يلومونني إذ ما وجدت ملائما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لي مليم حين سمت الأكارما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا تعلم للعلوم نفاقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسحر نفاق يستخف العزائما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي قصيدة طويلة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكى الناس قبلي لا كمثل مصائبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدمع مطيع كالسحاب الصوائب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنا جميعا ثم شتت شملنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفرق أهواء عراض المواكب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله قصيدة نظم فيها «المقنع» لأبي عمرو الداني في خط المصحف.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان رجلا صالحا صدوقا في القول مجدا في الفعل، ظهرت عليه كرامات الصالحين كسماع الأذان بجامع مصر وقت الزوال من غير مؤذن ولا يسمع ذلك إلا عباد الله الصالحون. وكان يعذل أصحابه على أشياء لم يطلعوه عليها، وكان مولده في سنة</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1043,75 +1043,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للأمير نصيحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تركنن إلى فقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الفقيه إذا أتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبو أبكم لا خير فيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي في ثامن عشرى جمادى الآخرة سنة تسعين وخمسمائة عن اثنتين وخمسين سنة وخلف بنتا وابنا عمر بعده</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1260,131 +1260,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للأمير نصيحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لا تركنن إلى فقيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الفقيه إذا أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أبوابكم لا خير فيه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خالطت أبناء الزمان فلم أجد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من لم أرم منه ارتياد المخلص </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رد الشباب وقد مضى لسبيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أهيأ وأمكن من صديق مخلص</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 طبقات المفسرين للداوودي،(دار الكتب العلمية - بيروت،0000،ط 0،ج 2،ص 43)</w:t>
       </w:r>
@@ -1659,50 +1659,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>