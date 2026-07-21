--- v0 (2026-05-01)
+++ v1 (2026-07-21)
@@ -261,75 +261,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال يرثيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالب العلم قد مات ابن سلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان فارس علم غير محجام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الذي كان فيكم ربع أربعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تلق مثلهم أستار أحكام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله من الكتب: كتاب غريب الحديث. كتاب غريب القرآن. كتاب معاني القرآن. كتاب الشعراء. كتاب المقصور والممدود. كتاب القراءات. كتاب المذكر والمؤنث. كتاب الأموال. كتاب النسب. كتاب الأحداث. كتاب الأمثال السائرة. كتاب عدد آي القرآن. كتاب أدب القاضي. كتاب الناسخ والمنسوخ. كتاب الأيمان والنذور. كتاب الحيض. كتاب فضائل القرآن. كتاب الحجر والتفليس. كتاب الطهارة، وله غير ذلك من الكتب الفقهية.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -430,75 +430,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال عبد الله ابن طاهر: علماء الإسلام أربعة عبد الله بن عباس في زمانه، والشعبي في زمانه، والقاسم بن معن في زمانه، وأبو عبيد القاسم بن سلام في زمانه، ثم قال يرثيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالب العلم قد مات ابن سلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان فارس علم غير محجام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الذي كان فيكم ربع أربعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم نلق مثلهم إستار أحكام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">استار أي أربعة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو بكر الزبيدي قال، قال علي بن عبد العزيز، قال عبد الرحمن اللحنة صاحب أبي عبيد قال: قيل لأبي عبيد وقد اجتاز على دار رجل من أهل الحديث كان يكتب عنه الناس وكان يزن بشر: إن صاحب هذه الدار يقول: أخطأ أبو عبيد في مائتي حرف من «المصنف» فقال أبو عبيد (ولم يقع في الرجل بشيء مما كان يعرف به): في «المصنف» مائة ألف حرف فلو لم أخطئ في كل ألف حرف إلا حرفين ما هذا بكثير مما استدرك علينا، ولعل صاحبنا هذا لو بدا لنا فناظرناه في هاتين المائتين بزعمه لوجدنا لها مخرجا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -518,163 +518,163 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث موسى بن نجيح السلمي قال: جاء رجل إلى أبي عبيد القاسم بن سلام فسأله عن الرباب فقال: هو الذي يتدلى دون السحاب، وأنشد لعبد الرحمن بن حسان:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن الرباب دوين السحاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعام تعلق بالأرجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال: لم أرد هذا، فقال الرباب اسم امرأة، وأنشد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الذي قسم الملاحة بيننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكسا وجوه الغانيات جمالا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهب الملاحة للرباب وزادها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الوجه من بعد الملاحة خالا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال: لم أرد هذا أيضا، فقال: عساك أردت قول الشاعر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رباب ربة البيت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصب الخل في الزيت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها سبع دجاجات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وديك حسن الصوت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال: هذا أردت، فقال: من أين أنت؟ قال: من البصرة، قال: على أي شيء جئت، على الظهر أو في الماء؟ قال: في الماء. قال: كم أعطيت الملاح؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: أربعة دراهم، قال: اذهب استرجع منه ما أعطيته وقل: لم تحمل شيئا فعلام تأخذ مني الأجرة؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1375,123 +1375,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال عبدان بن محمد المروزي: أخبرنا أبو سعيد الضرير قال: كنت عند الأمير عبد الله بن طاهر فورد عليه نهي أبي عبيد فأنشأ يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالب العلم قد مات ابن سلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وكان فارس علم غير محجام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات الذي كان فينا ربع أربعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لم يلق مثلهم أستاذ أحكام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خير البرية عبد الله أولهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وعامر ولنعم التلو يا عام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هما اللذان أنافا فوق غيرهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> والقاسمان بن معن وابن سلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ذكر أبا عبيد: أبو عمرو الداني في طبقات القراء فقال: أخذ القراءة عرضا، وسماعا عن الكسائي، وعن شجاع وعن إسماعيل بن جعفر، وعن حجاج بن محمد وأبي مسهر إلى أن قال: وهو إمام أهل دهره في جميع العلوم ثقة مأمون صاحب سنة روى عنه القراءات: وراقه أحمد بن إبراهيم وأحمد بن يوسف وعلي بن عبد العزيز، ونصر بن داود وثابت بن أبي ثابت.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال البخاري وغيره: مات سنة أربع وعشرين ومائتين بمكة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1784,123 +1784,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال عبدان بن محمد المروزى حدثنا أبو سعيد الضرير قال كنت عند عبد الله بن طاهر فورد عليه نعى أبى عبيد فأنشأ يقول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالب العلم قد مات ابن سلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان فارس علم غير محجام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات الذى كان فينا ربع أربعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يلق مثلهم إستار أحكام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خير البرية عبد الله أولهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعامر ولنعم التلو يا عام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هما اللذان أنافا فوق غيرهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقاسمان ابن معن وابن سلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن الفوائد عنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حكى الأزهرى في التهذيب عن أبى عبيد القاسم بن سلام في قوله صلى الله عليه وسلم (لا يموت لمسلم ثلاثة من الولد فتمسه النار إلا تحلة القسم) أن المراد بهذا القسم قوله تعالى </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2056,123 +2056,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عبيد في قول الشاعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أدع اللواتى من أناس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضاعوهن لا أدع الذينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الذى هنا لا صلة لها والمعنى إن أدع ذكر النساء لا أدع ذكر الرجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت هذا البيت للكميت وهو شاهد ذكر الموصول بغير صلة لقرينة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عبيد في معنى قول الشماخ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وماء قد وردت لوصل أروى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه الطير كالورق اللجين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذعرت به القطا ونفيت عنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقام الذئب كالرجل اللعين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إن فيهما تقديما وتأخيرا والتقدير في الأول وماء كالورق اللجين عليه الطير واللجين الذى قد ضرب حتى تلجن والتقدير في الثانى مقام الذئب اللعين كالرجل انتهى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ذكره في كتابه في معانى الشعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3151,123 +3151,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو سعيد الضرير: كنت عند عبد الله بن طاهر، فورد عليه نعي أبي عبيد، فقال: يا أبا سعيد، مات أبو عبيد، ثم أنشد يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالب العلم قد أودى ابن سلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان فارس علم غير محجام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مت الذي كان فيكم ربع أربعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يلف مثلهم إستار أحكام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خير البرية عبد الله أولهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعامر، ولنعم الثبت يا عام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هما اللذان أنافا فوق غيرهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقاسمان ابن معن وابن سلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال إبراهيم الحربي: أدركت ثلاثة لن يرى مثلهم أبداً، وتعجز النساء أن يلدن مثلهم، رأيت أبا القاسم بن سلام؛ ما مثلته إلا بجبل نفخ فيه روح، ورأيت بشر بن الحارث فما شبهته ولا برجل عجن من قرنه إلى قدمه عقلاً، ورأيت الإمام أحمد بن حنبل، كأن الله تعالى جمع له علم الأولين والآخرين من كل صنف، يقول ما شاء، ويمسك ما شاء.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وسئل يحيى بن معين عن الكتابة عن أبي عبيد والسماع عنه، فقال: مثلي يسأل عن أبي عبيد! أبو عبيد يسأل عن الناس! لقد كنت عند الأصمعي، إذ أقبل أبو عبيد، فقال: أترون هذا المقبل؟ فقالوا: نعم، قال: لن يضيع الناس ما حيي هذا المقبل.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4289,50 +4289,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>