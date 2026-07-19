--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -149,3243 +149,3243 @@
         <w:t xml:space="preserve">{إنما يريد الله ليذهب عنكم الرجس أهل البيت ويطهركم تطهيرا}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> فلما اجتمعت به رأيت منه فوق ما كنت أسمع عنه وسمعت منه جملة من الأحاديث وكتبت عنه مقاطيع من شعره ومن جملة أشعاره التي كتبها لي بخطه الشريف هذه الأبيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل لك يا مغرور من زاجر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو حاجز عن جهلك الغامر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمس تقضى وغد لم يجئ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واليوم يمضي لمحة الباصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذلك العمر كذا ينقضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أشبه الماضي بالغابر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي مخطوط قديم رأيته ببغداد ألف في أوائل السادس وهو في التراجم ’’وهو الخريدة للعماد الكاتب’’ قال في حفه: الشريف النسب المنيف الأدب الكريم السلف القديم الشرف العالم العامل الفاضل قبلة القبول وعقلة العقول ذو الأبهة والجمال والبديهة والارتجال الرائق اللفظ الرائع الوعظ منفق علوم الشرع في الأصل والفرع الحسن الخط والحظ السعيد الجد السديد الحد له تصانيف كثيرة في الفنون والعيون واعظ قد رزق قبول الخلق وفاضل أوتي سعة في الرزق مقلي الكتابة صابي الإصابة عميدي الاعتماد في الرسائل صاحبي الصحبة لأهل الفضل حصلنا أبان النكبة بقاشان عند مقاساة الشدائد ومعاناة معاندة الأقارب والأباعد سنة ثلاثة وثلاثين (يعني بعد الخمسمائة) وأنا في حجر الصغر بعيد من الوطن والوطر وأخي معي وهو أصغر مني وقد سلمنا والدنا إلى صاحب له من أهل قاشان وأقمنا سنة نتردد إلى المدرسة المجدية إلى المكتب وكنت أرى هذا السيد أعنب أبا الرضا وهو يعذ في المدرسة والناس يقصدونه ويترددون إليه ويستفيدون منه ثم عدنا إلى أصفهان وسافرنا إلى بغداد وبعد عودي إلى أصفهان بسنين اجتمعت بولده السيد كمال الدين أحمد وحصلت بيننا مودة وكيدة وصداقة مهيدة وأنسة بسبب الفضل الجامع ومحاورة لأجل الجوار الواقع ورأيت معه كتابا صنفه أبو السيد أبو الرضا وقد سماه رمل يبرين يشتمل على مجلدات كثيرة وفوائد غزيرة جمعها بخطه ووجدت معه ديوانه بخطه فنقلت منه هذه القصيدة التي مدح بها عمي الصدر الشهيد عزيز الدين أحمد بن حامد رحمه الله وهي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لبرق على البراق أنارا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملأ الخفافقين نورا نارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خبط الليل فاستشب وقودا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم ينازعه مرخه والعفارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجلا صفحة الظلام إلى أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عاد ليل السرار منه نهارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلت إيماضه قناديل دير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في بطون الدجى تمد سعارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موقد النار بات يحفزه القس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنفخ يطير منه الشرارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو في جنحه كقرط سليمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في عقاص لها تردى ومارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هان سر الدجى عليه فأفشى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا البرق يفضح الأسرارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثلما أومضت عوارض سلمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم بانت فلم أطق أسرارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرة ما تخون الدهر منها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذ كساها من النعيم شعارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زارني طيفها على النأي منها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حي طيفا من الأحبة زارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زارني والظلام مد على الآ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاق من جنح ليله أستارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأراد الخفاء صونا وما خا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ل دجى الليل تزدهي الأقمارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زارني البدر عن مطال مطال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سقى الله ذلك الإزديارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم أومأت للعناق فما عتـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـم حتى استكن مني ونارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت بالبخل توصفين فما للطـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـيف قولي لنا أمنك استعارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم تزر للعناق لكن لكي تعـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـرف من شأن صبها أخبارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسبته ينام عنها ويسلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاستنابت خيالها الزوارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتألت بوجنة لو تجلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طمست من شعاعها الأبصارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبفينان وارد دعص رمل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيل حتى أغص منها الأزارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنها لو رأته قد نام عنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكسته من الفراق صدارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما درت أني تناعست قصدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لخيال أسومه الأفكارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقصري إنني اتخذت عزيز الد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ين كهفا آوي إليه اعتصارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا جار العزيز وهو عزيز الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـجار لازال للورى مستجارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيد لاق بالسيادة لما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان لبسا على سواه معارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليث حرب أن يلقه حرب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يستلبه الأنياب والأظفارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبر يولي العبيد عتاقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبه يستعبد الأحرارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">المعي يعيد بالخاطر العا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طر موهوم كل سر جهارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو شمس الزمان يجلو دجاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمذ انحاز ضوءه ما أنارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكت السحب فيض كفيه سيبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلذا كان قطرها مدرارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا الشمس أشرقت لاكتساب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منه نورا فمعت الأقطار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا الأرض حلمه حل فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكساها على الزمان وقارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عماد الإسلام يفديك قوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يكونوا لربعه عمارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تضيقن من أعاديك ذرعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن جرح العجماء كان جبارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أمس الزمان حاجا إلى من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتولى الإيراد والأصدارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجره وأهله من كسير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعوير كفيت كسرا وعارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانتدب من حجاب عزك وأشهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيف قهر على العدى بتارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هاكها حرة تناسب منها الطـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـول والعرض أربعين قطارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعروس لو عرست عند غسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ن لأضحى لكوره عقارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابق واسلم منعما لا يطور الد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هر من ربعك الخصيب طوارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكفاك الإله والله كاف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أعاديك مكرها الكبارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال وكان قد قصد أصفهان سنة 522 في أيام عمي وأنوشروان فمدح هذا الوزير ولم ينجح مدحه فوجدت مكتوبا في ديوانه في أنوشروان: قلت فيه لما أيست من عائدة نفعه بعد أن لازمت بابه ثمانية أشهر وخبطت الثلوج المتراكمة في أصفهان وكانت سنة ثلجة وحلة من أصعب ما شق علي في معاملته ما كنت أدل به وأمد عنق الرجاء بمكانة من سالف حقوق مولاي شيخ الساوة وقاه الله بنفسي الصروف عليه فلم أنصرف منه إلا باليأس المتعب غير المريح لأن المريح من اليأس ما لا مطاولة معه وكان هذا الصدر يعدني ويمنيني في آخرين كانوا أسوأ حالا مني كهبة الله الأصطرلابي الذي هو بكر الدنيا ونادرة الفلك والحكيم أبي القاسم الأهوازي طريق العالم وأبي القاسم بن أفلح الشاعر المنذر وجماعة من أهل بغداد كانوا قد أكدوا عليه حقوقهم فظنوا كما ظننا وبعض الظن كما علمت أثم وكان هؤلاء الأفاضل الظرفاء قد لهجوا بهذه القطعة يسترجعونها ويتناشدونها لأنها وصف حال جميعهم وهي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبكلتا الراحتين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلت إحدى الراحتين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي عجز فوق هذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أقر الله عيني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا وزير المشرقين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعميد المغربين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أنل منك منالا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير ما ذل وشين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد بعت عليكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صلة نقدي بديني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم يزيدوني على أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلتم بيني وبيني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير أن ألبستموني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آخرا خفي حنين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما صرف أنوشروان واستوزر، غيره قال فيه نقلته أيضا من ديوانه بخطه وقد استعرته من ولده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الوزارة أصبحت أوزارها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مربوطة منه بليث عرين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زانته لا وحياته بل زانها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولربما ابتليت بغير مزين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فد عوقبت زمنا أشد عقوبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باخس مصطحب وشر قرين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأعادها الجبار منه إلى ذرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حصن على مر الزمان حصين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رحم الإله ضياعها ولطالما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نزعت إليه بعبرة وحنين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال وجميع ما كتبته واكتبه من شعره نقلته من خطه في ديوان روى لي ولده فمن ذلك قوله وقد نقشه على دواة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا والدهر كلانا كاتب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكلانا ليس يعفى قلمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسواد في بياض رقمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبياض في سواد رقمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما على مولاي لولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">داعيات الانقباض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو شفى غلة قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسواد في بياض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله وقد رمدت عينه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ناظري إليكما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستبقيا دمعيكما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما الشؤون فقد وهت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشان في شانيكما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعزز علي بأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكما بكيت عليكما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله وقد عرب معنى فارسيا من قصيدة للنخاس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبيدك أصبحوا يوم القتال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كخياطين في شبه المتال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذرعان القنا ذرعوا وقطوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأنصلهم وخاطوا بالنبال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله في المعنى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبيدك يوم الوغى خاطة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحاشاهم إنهم غير عزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ذرعوا بالقنا فصلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحد السيوف وخاطوا بنبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن غلمانك خياطون يوم الخصام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بخيط وخياط بل برمح وحسام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو ليسوا ذرعوا بالسمر أبدان الأعادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليقطوا بسيوف ويخيطوا بسهام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذه في العربية أبيات ولكنه جعلها بيتين على وزن الفارسية وهذه المعاني مترددة وقد وقع إلى المعنى من غير تكلف من قصيدة طائية في بيت واحد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا حاولوا لبؤس لبوسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصلوا بالظبا وبالسمر خاطوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورددت هذا المعنى قصيدة أخرى طائية:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما طبعته الهند للبؤس فصلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبوسا وخاطوه لما أنيت الخط</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أدر المخدوم وسما علينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم لم يجره خلال الرسوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأدرت قناعتي ترك ذاك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الرسم رسما علي للمخدوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله وقد طلب من بعض الأكابر تبنا فتأخر وصوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا مولى أجل الناس قدرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأطيب من مشى صيتا وذكرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسيب الناس من يمناه يمنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا شاؤوا ومن يسراه يسرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكني طلبت بماء وجهي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليه محقرا فأبى مصرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هززت نداه عن أوقار تبن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصحفه وقال التبن تبرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنت أظنني لو رمت تبرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكان ينيلني وقرا وفقرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولولا إن ذات يديه ضاقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما كنا لنقبل منه عذرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اطلبوا بالدم أو فذروا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دم أرباب الهوى هدروا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا لقومي قد أباح دمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قمر ما مثله قمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل امرئ معه عجب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحديثي معه سمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن يكن بر فمحتسب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو يكن ذنب فمغتفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا دهى ما بليت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنه يجني واعتذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله ملغزا باسم أحمد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقبل كالبدر في مدراعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشرق في السعد من مطالعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوله ربع عشر ثالثه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وربع ثانية جدر رابعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال وقرأت من مجموعة بخطه رأيت فيما يرى النائم أني اجتزت بباب دار صديق لي بقاشان ثم عرجت إليه وقلت في النوم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اجتياز بباب دار الصديق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واقتصار على سلام الطريق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من عقوق مبطن بجفاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجفاء مظهر بعقوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله كتبه إلى حظير الدين أبي المعالي الحسن بن أحمد بن محمد الماهباذي رئيس ماهباذ وهي قرية ما بين أصفهان وقاشان وباذ أيضا قرية وطرق قرية بجنبها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا صاحبي اليوم هاباذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن لا تملأ بمهاباذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام خلي ودعا عنكـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـما نعاج طرق ومهاباذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما سمعها صديقي الفاضل فخر الدين أبو المعالي بن القشام بأصفهان عمل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالله يا نفحات أنفاس الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عوجي على أكناف ماها باذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستخلفي تلعات طرف واقطعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفسي فداك إلى حماها باذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرض يناضي النيران ريسها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عزا فيها عجبا أماها باذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما باذء المطري لها لكن(كذا)من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالسوء يوما قدر ماها باذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال المهذب محمد بن أحمد بن الدهدار الأصفهاني صديقنا في أسلوبه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ريح الصبا رويت من راح الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روحي بروحي نحو ماها باذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تردا جنان علا مريدا أكلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمنا الزوال نعم أماها باذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكره السمعاني في مذيل تاريخ بغداد ونقلت من خطه: أنشدني أبو الرضا العلوي في داره بقاشان لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خليلي أن القلب من لواجف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن دموع العين مني ذوارف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخافة دار لا عشية بعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تماطلنا للعرض فيه المواقف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الله هل من حيلة تعلمانها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخلصنا منها فإني خائف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">انتهى ما نقلناه من ذلك الجزء، ومن شعره قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سفرت لنا عن طلعة البدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إحدى الخرائد من بني بدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجل قدر الليل مطلعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تراءت ليلة القدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ل أنها كشفت لآلئها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قولها والعقد والثغر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأضاءت الدنيا لساكنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والليل في باكورة الشعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى يظن الناس أنهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هجم العشاء بهم على الفجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عهدي بنا والوصل يجمعنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كاللوز توأمتين في قشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نغدو كلانا وفق صاحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومطيع حكم النهي والأمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا رب مالي شفيع يوم منقلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا الذين إليهم ينتهي نسبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">المصطفى وهو جدي ثم فاطمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمي وشيخي علي الخير فهو أبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمجتبى الحسن الميمون غرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم الحسين أخوه سيد العرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم ابنه سيد العباد قاطبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وباقر العلم مكشوف عن الحجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصادق البر في شياء يفوه به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والكاظم الغيظ في مستوقد الغضب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم الرضا المرتضى في الخلق سيرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم التقي نقيا غير ما كذب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم النقي ابنه والعسكري وما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي في شفاعة غير القوم من أرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم الذي يملأ الدنيا بأجمعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدلا وقسطا بإذن الله عن كثب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا يا آل أحمد يا هداتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كنتم أئمة خير أمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرادكم الحسود بكيد سوء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصبح ما أراد عليه غمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يريد ليطفئ النور المصفى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويأبى الله إلا أن يتمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محمد خير مبعوث وأفضل من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مشى على الأرض من حاف ومنتعل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من دينه نسخ الأديان أجمعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودور ملته عفى على الملل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم الإمامة مهداة مرتبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بعده لأمير المؤمنين علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بعده ابناه وابنا بنت سيدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محمد ثم زين العابدين علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والباقر العلم عن أسرار حكمته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصادق البر لم يكذب ولم يحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والكاظم الغيظ لم ينقض مروته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم الرضا لم يفه والله بالزلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم التقي فتى عاف الأنام معا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قولا وفعلا فلم يفعل ولم يقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم النقي ابنه والعسكري ومن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطهر الأرض من رجس ومن دخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القائم العدل والحاكي بطلعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طلوع بدر الدجى في دامس الطفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنشق ظلمة ظلم الأرض عن قمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إشراق دولته تأتي على الدول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مؤلفاته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">له من المؤلفات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3533,50 +3533,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>