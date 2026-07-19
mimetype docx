--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -182,75 +182,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولاه الرشيد الوزارة قبل أخيه جعفر فقال يوما لأبيه يحيى: يا أبت إني أريد الخاتم الذي لأخي الفضل لأخي جعفر، وكانت أم الفضل قد أرضعت الرشيد واسمها زبيدة من مولدات المدينة، والخيزران أم الرشيد قد أرضعت الفضل، فكانا أخوين من الرضاعة، وفي ذلك قال مروان بن أبي حفصة يمدح الفضل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى لك فضلا أن أفضل حرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غذتك بثدي والخليفة واحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد زنت يحيى في المشاهد كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما زان يحيى خالدا في المشاهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الرشيد ليحيى: وقد احتشمت من الكتابة إلى الفضل في ذلك فاكفينه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكتب والده إليه: قد أمر أمير المؤمنين بتحويل الخاتم من يمينك إلى شمالك، فكتب الفضل: قد سمعت مقالة المؤمنين في أخي وأبلغت وما انتقلت عني نعمة صارت إليه، ولا غربت عني نعمة طلعت عليه. فقال جعفر: لله أخي فما أنفس نفسه وأقوى منة العقل فيه، وأوسع في البلاغة ذرعه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -270,243 +270,243 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب في أسفله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">انصب نهارا في طلاب العلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واصبر على فقد لقاء الحبيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى إذا الليل أتى مقبلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستترت فيه وجوه العيوب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكابد الليل بما تشتهي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنما الليل نهار الأريب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم من فتى تحسبه ناسكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يستقبل الليل بأمر عجيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غطى عليه الليل أستاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبات في لهو وعيش خصيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولذة الأحمق مكشوفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسعى بها كل عدو رقيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والرشيد ينظر إلى ما يكتب. فلما فرغ قال: أبلغت يا أبت. فلما ورد الكتاب على الفضل، لم يفارق المسجد نهارا إلى أن انصرف من عمله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان الفضل لما ورد إلى خراسان دخل إلى بلخ، وهي وطنهم، وبها النوبهار، وهو بيت النار التي كانت المجوس تعبدها، وكان جدهم خالد خادم ذلك البيت، فأراد الفضل هدم ذلك البيت، فلم يقدر عليه لإحكام بنائه فهدم منه ناحية وبنى فيها مسجدا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما وصل إلى خراسان أزال سيرة الجور وبنى المساجد والحياض والربط، وأحرق مراكز البغايا، وزاد الجند، ووصل الزوار والقواد والكتاب في سنة سبع بعشرة آلاف ألف درهم، واستخلف على عمله، وشخص آخر السنة إلى العراق، فتلقاه الرشيد، وجمع له الناس، وأكرمه غاية الإكرام، وأمر الرشيد الشعراء بمدحه والخطباء بذكر فضله، فكثر المادحون له، فقال إسحاق بن إبراهيم الموصلي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كان بيني وبين الفضل معرفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضل بن يحيى لأعداني على الزمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو الفتى الماجد الميمون طائره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمشتري الحمد بالغالي من الثمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان أبو الهول الحميري قد هجا الفضل، فرآه راغبا إليه، فقال له: ويلك؛ بأي وجه تلقاني؟ فقال: بالوجه الذي ألقى به ربي عز وجل، وذنوبي إليه أكثر من ذنوبي إليك، فضحك ووصله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن كلام الفضل: ما سرور الموعود بالفائدة كسروري بالإنجاز.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -518,283 +518,283 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان الرشيد قد غضب على العتابي، فشفع له الفضل فرضي عنه فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت في غمرات الموت مطرحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يضيق عني وسيع الرأي من حيلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم تزل دائبا تسعى بلطفك لي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى اختلست حياتي من يدي أجلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال فيه بعض الشعراء:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لقينا من جود فضل بن يحيى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترك الناس كلهم شعراء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعابوه كونه مفردا فقال أبو العذافر ورد القمي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علم المفحمين أن ينظموا الأشـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـعار ومنا الباخلين السخاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي الفضل يقول مروان بن أبي حفصة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم تر أن الجود من كف آدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحدر حتى صار في راحة الفضل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما أبو العباس غامت سماؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا لك من هطل ويا لك من ويل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه يقول أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أم طفل راعها جوع طفلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غذته بذكر الفضل فاستطعم الطفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليحي بك الإسلام إنك عزه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنك من قوم صغيرهم كهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فوصله بمائة ألف درهم، ووهب له طيفور جاريته كاسية حالية، وشيئا كثيرا من العروض، فقيل: حصل له سبعمائة ألف درهم. ولأبي نواس فيه مدائح كثيرة منها قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرحتم من الترحال أمرا فغمنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو قد رحلتم صبخ الموت بعضنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وركب محمد بن إبراهيم الإمام دين، فصار إلى الفضل ومعه حق فيه جوهر، فقال له: قصرت غلاتنا، وأغفل أمرنا خليفتنا، وتزايدت مؤننا، ولزمنا دين احتجنا لأدائه إلى ألف ألف درهم، وكرهت بذل وجهي للتجار، وإذالة عرضي بينهم، فاطلب من شئت منهم، ومره بذلك فإن معي رهنا ثقة بذلك، فدعا الفضل بالحق، ورأى ما فيه، وختمه بخاتم محمد بن إبراهيم، ثم قال له: نجح الحاجة أن تقيم في منزلنا عندنا اليوم؛ فقال: إن في المقام علي مشقة؛ فقال له: وما يشق عليك من ذلك؟ إن رأيت أن تلبس شيئا من ثيابنا دعوت به، وإلا أمرت بإحضار ثياب من منزلك؛ فأقام ونهض الفضل فدعا بوكيله، وأمره بحمل المال وتسليمه إلى خادم محمد، وتسليم الحق الذي فيه الجوهر إلى الغلام بخاتمه وأخذ خطه بقبض المال.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأقام محمد عنده إلى المغرب وليس عنده شيء من الخير، وانصرف إلى منزله فرأى المال، وأحضره الخادم الحق، فغدا على الفضل ليشكره، فوجده قد سبقه بالركوب إلى دار الرشيد، فانصرف إلى منزله، فوجد الفضل قد وجه إليه بألف ألف درهم أخر، فغدا عليه ليشكره، فأعلمه أنه أنهى أمره إلى الرشيد، فأمره بالتقدير له، ولم يزل بما كسبه له إلى أن تقرر الأمر له على ألف ألف درهم، وأنه ذكر أنه لم يصلك بمثلها قط، ولا زادك على عشرين ألف دينار، فشكرته وسألته أن يصك بها صكا بخطه ويجعلني الرسول، فقال محمد: صدق أمير المؤمنين، إنه لم يصلني قط بأكثر مما ذكر، وهذا إنما تهيأ بك، وعلى يدك، وما أقدر على شيء أقضي به حقك، ولا عن شكر ما أؤدي معروفك، غير أن علي وعلي أيمانا مؤكدة إن وقفت بباب أحد سواك، ولا سألت غيرك حاجة أبدا، ولو استففت التراب، فكان لا يركب إلى غير دار الخليفة، ويعود إلى منزله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -894,283 +894,283 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما نقل الفضل بعد وفاة أبيه يحيى من محبس إلى محبس وجد في ثني مصلاه رقعة فيها مكتوب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن العزاء على ما فات صاحبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في راحة من عناء النفس والتعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصبر خير معين يستعان به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الزمان ومن فيه لم يصب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو لم تكن هذه الدنيا لها درك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من البرية بالآفات والعطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذن صفت لأناس قبلنا وبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانت تليق ذوي الأخطار والحسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم تنلنا وفيما قد ذكرت أسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعبرة لذوي الألباب والأدب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألستم مثل من قد كان قبلكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فارضوا وإن أسخطتكم نوبة العقب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والله ما أسفي إلا لواحدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن لا أكون تقدمت المنون أبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكان يؤجر في ثكلي وينفعني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاؤه ودعاء الوالد الحدب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فسئل السجان عنها، فقال: قالها البارحة لما أتيته بالمصباح.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما مات الفضل بن يحيى، رحمهما الله تعالى، تضاغط الناس وازدحموا في جنازته، ودفن إلى جانب قبر أبيه، وقال بعض الشعراء:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس نبكيكم لكم يا بني بر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مك أن زال ملككم فتقضى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل نبكيكم لنا ولأنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم نر الخير بعدكم حل أرضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -1320,50 +1320,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>