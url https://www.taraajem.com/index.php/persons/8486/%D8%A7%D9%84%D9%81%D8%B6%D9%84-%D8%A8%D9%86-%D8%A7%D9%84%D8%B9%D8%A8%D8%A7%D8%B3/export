--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -117,1731 +117,1731 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الفضل بن العباس بن عبد المطلب بن هاشم ذكر الطبري في تاريخه أنه لما قتل عثمان قال الوليد بن عقبة بن معيط يحرض أخاه عمارة بن عقبة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا أن خبر الناس بعد ثلاثة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قتيل التجوبي الذي جاء من مصر		</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن يك ظني بابن أمي صادقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمارة لا يطلب بذحل ولا وتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبيت وأوتار ابن عفان عنده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخيمة بين الخورنق والقصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابه الفضل بن العباس يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتطلب ثأرا لست منه ولا له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأين ابن ذكوان الصفوري من عمرو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما اتصلت بنت الحمار بأمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتنسى أباها إذ تسمى أولو الفخر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا أن خير الناس بعد محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصي النبي المصطفى عند ذي الذكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأول من صلى وصنو نبيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأول من أردى الغواة لدى بدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو رأت الأنصار ظلم ابن عمكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكانوا له من ظلمه حاضري النصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى ذاك عيبا يشيروا بقتله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن يسلموه للأحابيش من مصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان الفضل شاعرا مجيدا شهد له بذلك أمير المؤمنين عليه السلام بل شهد له بأنه أشعر قريش كما يأتي. روى نصر بن مزاحم في كتاب فين أن عمرو بن العاص كتب إلى ابن عباس كتابا يوم حرب صفين وكتب في أسفله أبياتا يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طال البلاء وما يرجى له آسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد الإله سوى رفق ابن عباس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قولا له قول من يرجو مودته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تنس حظك أن الخاسر الناسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ابن الذي زمزم سقيا الحجيج له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعظم بذلك من فخر على الناس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل لصاحبه قرن يساوره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسد العرين أسود بين أخياس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو قيس بينهم في الحرب لاعتدلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">العجز بالعجز ثم الرأس بالرأس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">انظر فدى لك نفسي قبل قاصمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للظهر ليس لها راق ولا آسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني أرى في سلم الشآم لكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والله يعلم ما بالسلم من بأس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيها التقى وأمور ليس يجهلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا الجهول وما النوكى كأكياس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابه ابن عباس عن كتابه وقال لأخيه الفضل يا ابن أم أجب عمرا فقال الفضل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عمرو حسبك من خدع ووسواس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاذهب فليس لداء الجهل من آسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا تواتر طعن في نحوركم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشجي النفوس ويشفي نخوة الرأس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الدواء الذي يشفي جماعتكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تطيعوا عليا وابن عباس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما علي فإن الله فضله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفضل ذي شرف عال على الناس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن تعلقوا الحرب نعلقها مخيسة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو تبعثوها فأنا غير انكاس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان منا ومنكم في عجاجتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لا يرد وكل عرضة الباس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قتلى العراق بقتلى الشام ذاهبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا بهذا وما بالحق من باس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بارك الله في مصر فقد جلبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرا وحظك منها حسوة الكاس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عمرو أنك عار من مغارمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والراقصات ومن يوم الجزا كاسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب معاوية إلى ابن عباس كتابا في أيام صفين يذكر فيه عداوة بني هاشم لبني أمية ويخوفه عواقب الحرب ويقول قد قنعنا بما في أيدينا من ملك الشام فأقنعوا بما في أيديكم من ملك العراق ولو بايع الناس لك بعد عثمان لكنت إليك أسرع فأجابه بما ساءه وقال معاوية هذا عملي بنفسي لا والله لا أكتب إليه كتابا سنة وقال معاوية في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعوت ابن عباس إلى جل خطة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان امرءا أهدي إليه رسائلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأخلف ظني والحوادث جمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما زاد أن أغلى عليه مراجلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لابن عباس تراك مفرقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقولك من حولي وأنك آكلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقل لابن عباس تراك مخوفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بجهلك حلمي أنني غير غافل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأبرق وأرعد ما استطعت فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك بما يشجيك سبط الأنامل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الفضل بن العباس مجيبا له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا يا ابن هند أنني غير غافل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنك ما تسعى له غير نائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أألآن لما صرت الحرب نابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليك وألقت بركها بالكلاكل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصبح أهل الشام ضربين خيرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفقع بقاع أو شحيمة آكل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأيقنت أنا أهل حق وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعوت لأمر كان أبطل باطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعوت ابن عباس إلى السلم خدعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لها حتى تدين بسائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا سلم حتى تشجر الخيل بالقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتضرب هامات الرجال الأماثل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وآليت لا تهدي إليه رسالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن يحول الحول من رأس قابل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أردت به قلع الجواب وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رماك فلم يخطئ نبات المقاتل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت له لو بايعوك تبعتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا علي خير حاف وناعل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصي رسول الله من دون أهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفارسه إن قيل هل من منازل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدونكه إن كنت تبغي مهاجرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشك بنعل السيف غير حلاحل (كذا)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فعرض شعره على علي عليه السلام فقال أنت أشعر قريش فضرب بها الناس إلى معاوية ’’اه’’ وحكى ابن أبي الحديد في شرح النهج عن الزبير بن بكار قال روى محمد ابن إسحاق أن أبا بكر لما بويع بالخلافة افتخرت تيم بن مرة قال وكان عامة المهاجرين وجل الأنصار لا يشكون أن عليا هو صاحب الأمر بعد رسول الله صلى الله عليه وسلم فقال الفضل بن العباس يا معشر قريش وخصوصا يا بني أنكم لما أخذتم الخلافة بالنبوة ونحن أهلها دونكم ولو طلبنا هذا الأمر الذي نحن أهله لكانت الناس لنا أعظم من كراهتهم لغيرنا حسدا منهم لنا وحقدا علينا وأنا لنعلم أن عند صاحبنا عهدا هو ينتهي إليه، وقال بعض ولد أبي لهب بن عبد المطلب شعرا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كنت أحسب أن الأمر منصوف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن هاشم ثم منها عن أبي حسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أليس أول من صلى لقبلتكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعلم الناس بالقرآن والسنن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقرب الناس عهدا بالنبي ومن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جبريل عون له في الغسل والكفن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من فيه ما فيهم لا يمترون به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس في القوم ما فيه من الحسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا الذي ردهم عنه فنعلمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن ذا غبن من أعظم الغبن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الزبير: فبعث إليه علي فنهاه وأمره أن لا يعود وقال سلامة الدين أحب إلينا من غيره ’’اه’’ وجرت بين الأنصار وقريش خطوب وحوادث بعد بيعة أبي بكر أثراها مثير الفتن بما ألقوه من الكلام ونظموه من الأشعار في حق الأنصار وأجابهم شعراء الأنصار وجماعة من المهاجرين انتصروا للأنصار يطول الكلام بنقلها ويخرج عن موضوعه وكان لعمرو بن العاص نصيب وافر من ذلك فقام في عدة مقامات ضد الأنصار نذكر منها ما له مساس بالمترجم: وقد ذكرنا في مقامات آخر ما له مساس بغيره قال الزبير ابن بكار: إن رجالا من سفهاء قريش ومثيري الفتن منهم اجتمعوا إلى عمرو بن العاص فقالوا له إنك لسان قريش ورجلها في الجاهلية والإسلام فلا تدع الأنصار وما قالت (وذلك بعدما تكلم خطباء الأنصار وشعراؤهم فأكثروا جوابا لمن تكلم عليهم) فأكثروا عليه من ذلك فراح إلى المسجد وفيه ناس من قريش وغيرهم فتكلم وقال إن الأنصار ترى لنفسها ما ليس لها وأيم الله لوددت أن الله خلى عنا وعنهم وقضى فينا وفيهم بما أحب ولنحن الذين أفسدنا على أنفسنا أخرناهم عن كل مكروه وقدمناهم إلى كل محبوب حتى آمنوا المخوف فلما جاز لهم ذلك صغروا حقنا ولم يراعوا ما أعظمنا من حقوقهم ثم التفت فرأى الفضل بن العباس ابن عبد المطلب وندم على قوله للخؤولة التي بين ولد عبد المطلب وبين الأنصار ولأن الأنصار كانت تعظم عليا وتهتف باسمه حينئذ فقال الفضل يا عمرو أنه ليس لنا أن نكتم ما سمعنا منك وليس لنا أن نجيبك وأبو الحسن شاهد بالمدينة إلا أن يأمرنا فنفعل، ثم رجع الفضل إلى علي فحدثه فغضب وشتم عمرا وقال آذى الله ورسوله، ثم قام في المسجد فاجتمع إله كثير من قريش وتكلم مغضبا فقال يا معشر قريش إن حب الأنصار إيمان وبغضهم نفاق وقد قضوا ما عليهم وبقي ما عليكم واذكروا أن الله رغب لنبيكم عن مكة فنقله إلى المدينة وكره له قريشا فنقله إلى الأنصار ثم قدمنا عليهم دارهم فقاسمونا الأموال وكفرونا العمل فصرنا منهم بين بذل الغني وإيثار الفقير ثم حاربنا الناس فوقونا بأنفسهم وقد أنزل الله تعالى فيهم آية القرآن جمع لهم فيها بين خمس نعم فقال </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{والذين تبوءو الدار والإيمان من قبلهم يحبون من هاجر إليهم ولا يجدون في صدورهم حاجة مما أوتوا ويؤثرون على أنفسهم ولو كان بهم خصاصة ومن يوق شح نفسه فأولئك هم المفلحون}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> إلا وإن عمرو بن العاص قد قام مقاما آذى فيه الميت والحي ساء به الواتر وسر به الموتور فاستحق من المستمع الجواب ومن الغائب المقت وأنه من أحب الله ورسوله أحب الأنصار فليكفف عمرو عنا نفسه، قال الزبير ابن بكار: فمشت قريش عند ذلك إلى عمرو بن العاص فقالوا أيها الرجال أما إذا غضب علي فاكفف. وقال خزيمة بن ثابت الأنصاري يخاطب قريشا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يال قريش أصلحوا ذات بيننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبينكم قد طال حبل التماحك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا خير فيكم بعدنا فارفقوا بنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا خير فينا بعد فهر بن مالك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلانا على الأعداء كف طويلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان يوم فيه جب الحوارك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تذكروا ما كان منا ومنكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي ذكر ما قد كان مشي التشارك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الزبير وقال علي للفضل يا فضل أنصر الأنصار بلسانك ويدك فإنهم منك وإنك منهم فقال الفضل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت يا عمرو مقالا فاحشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن تعد يا عمرو والله فلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما الأنصار سيف قاطع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من نصبه ظبة السيف هلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسيوف قاطع مضربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسهام الله في يوم الحلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نصروا الدين وآووا أهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منزل رحب ورزق مشترك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا الحرب تلظت نارها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بركوا فيها إذا الموت برك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ودخل الفضل على علي فأسمعه شعره ففرح به وقال: وريت بك زنادي يا فضل أنت شاعر قريش وفتاها فأظهر شعرك وأبعث به إلى الأنصار، فلما بلغ ذلك الأنصار قالت: لا أحد يجيب إلا حسان الحسام فبعثوا إلى حسان بن ثابت فعرضوا عليه شعر الفضل فقال كيف أصنع بجوابه، إن لم أتحر قوافيه فضحني فرويدا حتى أقفو أثره في القوافي فقال له خزيمة بن ثابت أذكر عليا وآله يكفك عن كل شيء فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جزى الله عنا والجزاء بكفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا حسن عنا ومن كأبي حسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبقت قريشا بالذي أنت أهله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصدرك مشروح وقلبك ممتحن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمنت رجال من قريش أعزة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكانك هيهات الهزال من السمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت من الإسلام في كل موطن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمنزلة الدلو البطين من الرسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غضبت لنا إذ قام عمرو بخطبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمات بها التقوى وأحيا بها الأحن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكنت المرجى من لؤي بن غالب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما كان منهم والذي كان لم يكن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حفظت رسول الله فينا وعهده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك ومن أولى به منك من ومن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألست أخاه في الهدى ووصيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعلم منهم بالكتاب وبالسنن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحقك ما دامت بنجد وشيجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عظيم علينا ثم بعد على اليمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الزبير: وبعثت الأنصار بهذا الشعر إلى علي بن أبي طالب فخرج إلى المسجد وقال لمن به من قريش وغيرهم: يا معشر قريش إن الله جعل الأنصار أنصارا فأثنى عليهم في الكتاب فلا خير فيكم بعدهم، إنه لا يزال سفيه من سفهاء قريش وتره الإسلام ودفعه إلى الحق وأطفأ شرفه وفضل غيره عليه يقوم مقاما فاحشا فيذكر الأنصار فاتقوا الله وأرعوا حقهم فوالله لو زالوا لزلت معهم لأن رسول الله صلى الله عليه وسلم قال لهم أزول معكم حيثما زلتم فقال المسلمون جميعا: رحمك الله يا أبا الحسن قلت قولا صادقا، قال الزبير وترك عمرو بن العاص المدينة وخرج عنها حتى رضي عنه علي والمهاجرون ’’1ه’’. وأنشد القاضي أبو بكر الباقلاني للفضل بن العباس في كتاب فضائل الأئمة تأليفه يسجح بزمزم والولاية عليها وخصومتهم بها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولنا أسام لا تليق بغيرنـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـا زز وهواتف تهتز حين ترانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حوض النبي وحوضنا من زمزم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظمئى امرؤ لم يروه حوضانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان الشيعة،(دار التعارف للمطبوعات - بيروت،1983،ط 1،ج 8،ص 404)</w:t>
       </w:r>
@@ -3198,50 +3198,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>