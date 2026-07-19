--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -149,315 +149,315 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب ابن الجارود إلى الفضل إلى الأمير الفضل بن روح من عبد الله ابن الجارود أما بعد فإنا لم نخرج المغيرة إخراج خلاف عن الطاعة ولكن لأحداث فيها فساد الدولة فول علينا من نرضاه وإلا نظرنا لأنفسنا وواسنا بالأسلاف كما كانت الولاة تصنع بنا قبلك وإلا فلا طاعة لك علينا وكتب في أسفل الكتاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا من مبلغ الفضل بن روح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصدق القول زين للرجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأنك حين وليت ابن بشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علينا غير محمود الفعال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فول سواه أو كن رهن حرب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تغص بها على الماء الزلال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لم تعطنا الأسلاف طوعاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجبت لها بكره بالعوالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجاب الفضل عن ذلك يرميهم بالخلاف ويوئسهم من الأسلاف وكتب في آخر كتابه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتاني عنك ما ستنال منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبالاً إن عصيت على العقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن ترجع تنل سلما وأمنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن تجمح فلست بمستقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لمن أطاع عليك فضلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفضل يد اليمين على الشمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولست بمدرك الأسلاف حتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تناولهن قسراً بالعوالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم بعث عبد الله بن يزيد المهلبي والياً وضم إليه كثيرا من أصحابه فأخرج ابن الجارود جماعة يختبرون ما قدموا له ونهاهم عن الحرب فلقوهم بسبخة تونس فقتل عبد الله في خبر يطول ذكره وأسر القواد الذين معه وأدى ذلك إلى محاربة الفضل بالقيروان فغلب عليها في جمادى الآخرة سنة ثمان وسبعين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومائة وسير في أهل بيته ثم أسترجع من طريقه وهو متوجه إلى قابس فحبس مع رجلين من أصحابه ثم دخل عليه الجند فقتلوه في محبسه ومن شعر الفضل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومارست هذا الدهر خمسين حجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونصفا أرجى قابلا بعد قابل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا أنا في الدنيا بلغت جسيمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا في الذي أهوى كدحت بطائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أشرعت فينا المنايا أكفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأيقنت أني رهن موت معاجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الحلة السيراء،(دار المعارف، القاهرة - مصر،1985،ط 2،ج 1،ص 1)</w:t>
       </w:r>
@@ -518,50 +518,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>