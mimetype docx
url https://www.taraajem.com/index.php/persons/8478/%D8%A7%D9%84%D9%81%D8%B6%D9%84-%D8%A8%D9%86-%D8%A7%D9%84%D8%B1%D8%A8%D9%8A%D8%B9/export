--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الفضل بن الربيع  الفضل بن الربيع بن يونس، ابو العباس: وزير للمنصور العباسي. واستحجبه المنصور لما ولى اباه الوزارة، فلما ال الامر إلى الرشيد واستوزر البرامكة كان صاحب الترجمة من كبار خصومهم، حتى ضربهم الرشيد تلك الضربة، قال صاحب غربال الزمان: وكانت نكبتهم على يديه. وولى الوزارة إلى ان مات الرشيد: قال ابو نؤاس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ان دهرا لم يرع عهدا ليحيى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير راع ذمام ال ربيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">واستخلف الامين، فاقره في وزارته، فعمل على مقاومة المأمون. ولما ظفر المأمون استتر الفضل (سنة 196هـ) ثم عفا عنه المأمون واهمله بقية حياته. وتوفى بطوس. وهو من احفاد ابي فروة (كيسان) مولى عثمان بن عفان. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -173,139 +173,139 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويحكى أن الفضل دخل يوما على يحيى بن خالد، وقد جلس لقضاء حوائج الناس، وولده جعفر بين يديه يوقع على القصص، فعرض الفضل عليه عشر رقاع للناس، فتعلل يحيى في كل رقعة بعلة، ولم يوقع على شيء منها، فجمع الفضل الرقاع وقال: ارجعن خائبات خاسئات، وخرج يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى وعسى يثني الزمان عنانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتصريف حال والزمان عثور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتقضى لبانات وتشفى حسائف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحدث من بعد الأمور أمور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فسمعه يحيى ينشد ذلك، فقال له: عزمت عليك يا أبا العباس إلا رجعت فرجع، فوقع له في جميع القصص. ثم ما كان إلا قليل، حتى نكبوا على يده، وولي بعدهم وزارة الرشيد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي ذلك يقول أبو نواس، وقيل أبو حرزة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما رعى الدهر آل برمك لما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن رمى ملكهم بأمر فظيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن دهرا لم يرع عهدا ليحيى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير راع ذمام آل الربيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي ترجمة منصور النمري الشاعر للفضل ذكر حسن ومديح، يأتي إن شاء الله تعالى في موضعه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتنازع جعفر يوما هو والفضل بن الربيع بحضرة الرشيد، فقال جعفر للفضل: يا لقيط، إشارة إلى ما كان يقال عن أبيه الربيع، لأنه كان لا يعرف أبوه، فقال الفضل: اشهد يا أمير المؤمنين، فقال جعفر للرشيد: تراه عند من يقيمك هذا الجاهل شاهدا يا أمير المؤمنين، وأنت حاكم الحكام؟! ومات الرشيد والفضل مستمر على وزارته، وكان في صحبة الرشيد، فقرر الأمر للأمين، ولم يعرج على المأمون وهو بخراسان، ولا التفت إليه، فعزم المأمون على أن يجهز إليه عسكرا يعترضونه في طريقه لما انفصل عن طوس، فأشار على المأمون الفضل بن سهل أن لا يتعرض له.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -333,387 +333,387 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إليه أبو نواس يعزيه بالرشيد ويهنئه بولاية الأمين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعز أبا العباس عن خير هالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأكرم حي كان أو هو كائن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حوادث أيام تدور صروفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهن مساو مرة ومحاسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفى الحي بالميت الذي غيب الثرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا أنت مغبون ولا الموت غابن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه قول أبي نواس المشهور:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لله بمستنكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن يجمع العالم في واحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتحيز الفضل بن الربيع بعد موت الرشيد إلى محمد الأمين، ووزر له، وكان مع الرشيد بطوس لما مات، فساق بالعسكر والأموال إلى الأمين، ولم يعرج على المأمون، وحسن للأمين خلع المأمون، وساعده بكر بن المعتمر، فقال يوسف بن محمد الحربي، شاعر طاهر بن الحسين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضاع الخلافة رأي الوزير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحمق الأمير وجهل الوزير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبكر مشير وفضل وزير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يريدان ما فيه حتف الأمير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما كان إلا طريقا غرورا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشر المسالك طرق الغرور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا رب فاقبضهم عاجلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك وخلدهم في السعير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونكل بفضل وأشياعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصلبهم حول هذي الجسوء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يؤثر الفسق يخذل به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتنفر عنه بنات الضمير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لواط الخليفة أعجوبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعجب منه بغاء الوزير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا ينيك وهذا يناك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك لعمري اختلاف الأمور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو يستعفان هذا بذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكانا بعرضة أمر ستير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن ذا لج في كوثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم تشف هذا أيور الحمير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما رأى الفضل بن الربيع قوة المأمون واتصال ضعف الأمين وتخليطه وانفلال الناس عنه وتمزق الأموال التي كانت في يده، استتر في شهر رجب سنة ست وتسعين ومائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -895,123 +895,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفى تقصى أخباره طول وفصول ولكنا نذكر فوائد من أوائلها وأواخرها فمنها قيل دخل الفضل يوما على يحيى بن خالد البرمكى وقد جلس لقضاء الحوائج وبين يديه ولده جعفر يوقع في القصص فعرض الفضل عليه عشر رقاع للناس فتعلل يحيى في كل رقعة بعلة ولم يوقع في شئ منها ألبتة فجمع الفضل الرقاع وقال ارجعن خائبات خاسئات ثم خرج وهو ينشد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى وعسى يثنى الزمان عنانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتصريف حال والزمان عثور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتقضى لبانات وتشفى حسائف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتحدث من بعد الأمور أمور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فسمعه يحيى فقال عزمت عليك يا أبا العباس إلا رجعت فرجع فوقع له في جميع الرقاع ثم لم يمض إلا القليل ونكبت البرامكة على يديه وتولى هو الوزارة بعد أن كان حاجبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتنازع يوما جعفر بن يحيى والفضل بن الربيع بحضرة الرشيد فقال جعفر للفضل يالقيط إشارة إلى شئ كان يقال عن أبيه فقال الفضل اشهد يا أمير المؤمنين فقال جعفر للرشيد تراه عند من يقيمك هذا الجاهل شاهدا يا أمير المؤمنين وأنت حاكم الحكام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والفضل بن الربيع هو الذى يقول فيه أبو نواس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لله بمستنكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن يجمع العالم في واحد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">من أبيات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مات الفضل سنة ثمان ومائتين وهو في عشر السبعين</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1183,50 +1183,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>