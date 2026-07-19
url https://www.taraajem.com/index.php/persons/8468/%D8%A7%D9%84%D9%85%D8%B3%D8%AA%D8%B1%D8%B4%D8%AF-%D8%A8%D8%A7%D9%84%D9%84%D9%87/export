--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -189,403 +189,403 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث، وروى عنه وزيره علي بن طراد الزينبي وأبو الفتوح حمزة بن علي بن طلحة الرازي، وأبو علي إسماعيل بن طاهر بن الملقب وغيرهم. ومن شعره لما كسر وأشير عليه بالهزيمة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا: تقيم وقد أحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ط بك العدو ولا تفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجبتهم: المرء ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يتعظ بالوعظ غر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا نلت خيرا ما حييـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـت ولا عداني الدهر شر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت أعلم أن غيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر الله ينفع أو يضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول لشرخ الشباب: اصطبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فولى ورد قضاء الوطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: قنعت بهذا المشيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن زال غيم فهذا مطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال المشيب: أيبقى الغبار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على جمرة ذاب منها الحجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا الأشقر الموعود بي في الملاحم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يملك الدنيا بغير مزاحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ستبلغ أرض الروم خيلي وتنتضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأقصى بلاد الصين بيض صوارمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه لما استؤسر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عجبا للأسد أن ظفرت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلاب الأعادي من فصيح وأعجم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحربة وحشي سقت حمزة الردى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وموت علي من حسام ابن ملجم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه وقد خرج لقتال الأعاجم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأقلقلن العيس دامية الأ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خفاق من بلد إلى بلد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إما يقال مضى فأحرزها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو لا يقال مضى ولم يعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال مسعود بن عبد الله التيتاري: اتفق أن المسترشد رأى فيما يرى النائم في الأسبوع الذي استشهد فيه كأن على يده حمامة مطوقة، فأتاه آت وقال: خلاصك في هذا. فلما أصبح حكى لابن سكينة الإمام ما رآه، فقال: ما أولته يا أمير المؤمنين؟ قال: أولته ببيت أبي تمام الطائي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هن الحمام فإن كسرت عيافة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حائهن فإنهن حمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وخلاصي في حمامي، وليت من يأتيني فيخلصني مما أنا فيه من الذل والحبس، فقتل بعد المنام بأيام.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان المسترشد قد خرج للإصلاح بين السلاطين السلجوقية واختلاف الأجناد، وكان معه جمع كثير من الأتراك، فغدر أكثرهم به ولحقوا بالسلطان مسعود بن محمد بن ملكشاه، ثم التقى الجمعان فلم يلبثوا إلا قليلا وانهزموا عن المسترشد، وقبض على المسترشد وعلى خواصه، وحملوا إلى قلعة بقرب همذان وحبسوا بها، وكان ذلك في شهر رمضان، وبقي معه إلى النصف من ذي القعدة وحمل مع مسعود إلى مراغا، وأنزل بناحية من المعسكر، فدخل عليه جماعة من الباطنية من شرخ الخيمة وتعلقوا به وضربوه بالسكاكين، فوقعت الصيحة، وقتل معه جماعة منهم أبو عبد الله ابن سكينة وابن الجزري، وخرج جماعة منهزمين فتقلوا وأضرمت النار فيهم، وبقيت يد أحدهم لم تحترق، وهي خارجة من النار مضمومة كلما ألقيت النار عليها لا تحترق، ففتحوا يدعه فإذا هي يده وفيها شعرات من كريمته، فأخذها السلطان مسعود وجعلها في تعويذ ذهب، ثم جلس السلطان للعزاء، وخرج الخادم ومعه المصحف وعليه الدم إلى السلطان، وخرج أهل المراغة وعليهم المسوح وعلى وجوههم الرماد الصغار والكبار، وهم يستغيثون، ودفنوه عندهم في مدرسة أحمدك، وبقي العزاء بمراغة أياما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -775,403 +775,403 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن النجار: أنشدنا هبة الله بن الحسن بن السبط حفظا للمسترشد بالله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا تقيم وقد أحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ط بك العدو ولا تفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجبتهم المرء ما لم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يتعظ بالوعظ غر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا نلت خيرا ما حييت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولا عداني الدهر شر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت أعلم أن غي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ر الله ينفع أو يضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا الأشقر الموعود بي في الملاحم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ومن يملك الدنيا بغير مزاحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ستبلغ أرض الروم خيلي وتنتضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بأقصى بلاد الصين بيض صوارمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل: إنه قال لما أسر مستشهدا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عجبا للأسد إن ظفرت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كلاب الأعادي من فصيح وأعجم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحربة وحشي سقت حمزة الردى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وموت علي من حسام ابن ملحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال سعد الله بن نجا بن الوادي: حكى لي صديقي منصور بن إبراهيم قال: لما عاد الحيص بيص إلى بغداد، وكان قد هجا الخليفة المسترشد طالبا لذمامه، فقال فيه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثنيت ركابي عن دبيس بن مزيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مناسمها مما تغذ دوامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرارا من اللؤم المظاهر بالخنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وسوء ارتحال بعد سوء مقام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليخصب ربعي بعد طول محيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بأبيض وضاح الجبين إمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن يشتمل طول العميم برأفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بلفظ أمان أو بعقد ذمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن القوافي بالثناء فصيحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تناضل عن أنسابكم وتحامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فخرج لفظ الخليفة: سرعة العفو عن كبير الجرم استحقار بالمعفو عنه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وبخط قاضي المارستان قال: حكي أن الوزير علي بن طراد أشار على المسترشد أن ينزل في منزل اختاره، وقال: هو أصون. قال: كف يا علي، والله لأضربن بسيفي حتى يكل ساعدي، ولألقين الشمس بوجهي حتى يشحب لوني: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا لم يكن من الموت بد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فمن العجز أن تكون جبانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ابن النجار: أخبرنا زين الأمناء عن محمد بن محمد الإسكافي إمام الوزير، قال: لما كنا مع المسترشد بباب همذان، كان معنا ’’إنسان يعرف بـ’’ فارس الإسلام، وكان يقرب من خدمة الخليفة، فدخل على الوزير ابن طراد، فقال: رأيت الساعة النبي صلى الله عليه وسلم، فقلت: يا رسول الله، ما تقول في هذا الجيش؟ قال: مكسور مقهور، فأريد أن تطالع الخليفة بهذا، فقال: يا فارس الإسلام، أنا أشرت على الخليفة أن لا يخرج من بغداد، فقال: يا علي، أنت عاجز رد إلى بيتك، فلا أبلغه هذا، لكن قل لابن طلحة صاحب المخزن، فذهب إلى ابن طلحة، فأخبره، فقال: لا أنهي إليه ما يتطير به، فاكتب هذا إليه واعرضها، وأخل موضع مقهور، فكتبتها، وجئت إلى السرادق، فوجدت نجا في الدهليز، وقد صلى الخليفة الفجر، وبين يديه مصحف، ومقابله ابن سكينة إمامه، فدخل نجا الخادم، فسلم الرقعة إليه، وأنا أنظره، فقرأها غير مرة، وقال: من كتب هذه؟ فقال: فارس الإسلام، قال: أحضره، فجاء، فقبض على يدي، فأرعدت، وقبلت الأرض، فقال: وعليكم السلام، ثم قرأ الرقعة مرات، ثم قال: من كتب هذه؟ قلت: أنا، قال: ويلك، لم أخليت موضع الكلمة الأخرى؟ قلت: هو ما رأيت يا أمير المؤمنين. قال: ويلك، هذا المنام أريته أنا في هذه الساعة، فقلت: يا مولانا، لا يكون أصدق من رؤياك، ترجع من حيث جئت، قال: ويلك، ويكذب رسول الله صلى الله عليه وسلم؟! لا والله ما بقي لنا رجعة، ويقضي الله ما يشاء. فلما كان اليوم الثاني أو الثالث، وقع المصاف، وتم ما تم، وكسر وأسر وقتل، رحمه الله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن ناصر: خرج المسترشد بالله سنة تسع وعشرين وخمس مائة إلى همذان للإصلاح بين السلاطين، واختلاف الجند، وكان معه جمع كثير من الأتراك، فغدر به أكثرهم، ولحقوا بمسعود بن محمد بن ملكشاه، ثم التقى الجمعان، فانهزم جمع المسترشد بالله في رمضان، وقبض عليه، وعلى خواصه، وحملوا إلى قلعة هناك، فحبسوا بها، وبقي الخليفة مع السلطان مسعود إلى نصف ذي القعدة، وحمل معهم إلى مراغة، ثم إن الباطنية ألفوا عليه جماعة من الملاحدة، وكان قد أنزل ناحية من المعسكر، فدخلوا عليه، ففتكوا به، وبجماعة كانوا على باب خركاهه، وقتلوا، ونقل، فدفن بمراغة، وكان مصرعه يوم الخميس سادس عشر ذي القعدة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1312,51 +1312,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الفضل أبو منصور الإمام المسترشد بالله أمير المؤمنين ابن المستظهر بالله أحمد بن المقتدى بأمر الله عبد الله بن محمد بن القائم بن القادر بن المقتدر ابن المعتضد بن الموفق بن المتوكل بن المعتصم بن هارون الرشيد بن المهدي بن المنصور أخي السفاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نسب كأن عليه من شمس الضحى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نورا ومن فلق الصباح عمودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو الذي صنف له الشاشي كتاب العمدة وباسمه اشتهر الكتاب فإنه كان يلقب عمدة الدنيا والدين وعدة الإسلام والمسلمين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بويع له بالخلافة ليلة الخميس الرابع والعشرين من ربيع الآخر سنة اثنتي عشرة وخمسمائة فأول من بايعه إخوته أبو عبد الله محمد وأبو طالب العباس وأبو إسحاق إبراهيم وأبو نصر محمد وأبو القاسم إسماعيل وأبو الفضل عيسى ثم تلاهم عمومته أبو جعفر موسى وأبو إسحاق وأبو أحمد وأبو علي أولاد المقتدي ثم جلس بكرة الخميس جلوسا عاما ودخل الناس لمبايعته وكان المتولي لأخذ البيعة قاضي القضاة أبو الحسن الدامغاني فأول من بايع أبو القاسم الزينبي ثم أرباب الدولة ثم أسعد الميهني مدرس النظامية ثم الناس على طبقاتهم ثم أخرجت جنازة المستظهر فصلى عليها المسترشد</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1384,163 +1384,163 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكي أن الوزير علي بن طراد أشار إليه أن ينزل في منزل اختاره وقال إن ذلك يا أمير المؤمنين أصون للحريم الشريف فقال كف يا علي فوالله لأضربن بسيفي حتى يكل ساعدي ولألقين الشمس بوجهي حتى يشحب لوني وانشد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا لم يكن من الموت بد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن العجز أن تكون جبانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله الشعر الحسن فمنه قوله لما استؤسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عجبا للأسد إن ظفرت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلاب الأعادي من فصيح وأعجم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحربه وحشي سقت حمزة الردى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وموت علي من حسام ابن ملجم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا الأشقر الموعود بي في الملاحم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يملك الدنيا بغير مزاحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ستبلغ أرض الروم خيلي وتنتضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأقصى بلاد الصين بيض صوارمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن السمعاني كان ذا رأي وهيبة ومضاء وشجاعة أحيا رمائم الخلافة وشدر أركان الشريعة وضبط أمور الخلافة وردها ورتبها أحسن الترتيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والمسترشد أبلغ مما يوصف به وقد آل أمره إلى أن خرج في سنة تسع وعشرين وخمسمائة إلى همذان للإصلاح بين السلاطين السلجقية وكان معه كثير من الأتراك فغدر به أكثرهم ولحقوا بالسلطان مسعود بن محمد بن ملكشاة ثم التقى الجمعان فلم يلبثوا إلا قليلا وانهزموا عن المسترشد وذلك في شهر رمضان وقبض على المسترشد بالله وعلى خواص دولته وحملوا إلى قلعة هناك بقرب همذان فحبسوا فيها وبقي المسترشد مع السلطان مسعود إلى النصف من ذي القعدة من السنة وحمل معهم إلى مراغة من بلاد أذربيجان ثم إن الباطنية ألقوا عليه جماعة من الملاحدة وكان قد أنزل ناحية من العسكر فدخلوا عليه يوم الخميس سادس عشر ذي القعدة وفتكوا به وبجماعة معه كانوا على باب خر كاهه</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1616,163 +1616,163 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأتاه آت وقال له خلاصك في هذا فلما أصبح قص على ابن سكينة الإمام ما رأى فقال يكون خيرا ثم قال ما أولته يا أمير المؤمنين قال ببيت أبي تمام حيث يقول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هن الحمام فإن كسرت عيافه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حاء الحمام فإنهن حمام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وخلاصي في حمامي وليت من يأتي فيخلصني مما أنا فيه من الذل والحبس فقتل بعد أيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره لما كسر وأشير عليه بالهزيمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا تقيم وقد أحاط</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بك العدو ولا تفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجبتهم المرء ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يتعظ بالوعظ غر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا نلت خيرا ما حييت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عداني الدهر شر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت أعلم أن غير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الله ينفع أو يضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">سمع المسترشد بالله الحديث من أبي القاسم علي بن احمد الرزاز ومن مؤدبه أبي البركات أحمد بن عبد الوهاب بن هبة الله بن السيبي وحدث وقد أسندنا حديثه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كتب إلي أحمد بن أبي طالب عن محمد بن محمود أخبرنا أبو أحمد عبد الوهاب ابن علي بن علي بن عبيد الله قراءة عليه أخبرنا أبو القاسم إسماعيل بن أحمد بن عمر السمرقندي قراءة عليه قال قرأت على السيد الأجل الرضا نقيب النقباء</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1896,50 +1896,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>