--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فضل  فضل، جارية المتوكل العباسي: شاعرة، من مولدات البصرة (وامها من مولدات اليمامة) لم يكن في زمانها امراة افصح منها ولا اشعر. نشاة في دار رجل من بني عبد القيس، ادبها وخرجها. وباعها، فاشتراها محمد بن الفرج الرخجي. واهداها إلى المتوكل، فحظيت عنده واعتقها. وعرفت بعد ذلك بفضل العبدية (نسبة إلى عبد القيس) وكان من معاصريها ابو دلف العجلي، وعلى بن الجهم، ولهما معها مساجلات. في شعرها اجادة وابداع، ولها بداهة وسرعة خاطر. قال ابن المعتز: كانت تهاجي الشعراء، ويجتمع عندها الادباء، ولها في الخلفاء والملوك مدائح كثيرة، وكانت تتشيع وتتعصب لاهل مذهبها وتقضي حوائجهم بجاهها عند الملوك والاشراف. توفيت ببغداد. وهي القائلة من ابيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اني اعوذ بحرمتي بك في الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ان يطاع لديك في حسود. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الأعلام،(دار العلم للملايين - بيروت،2002،ط 15،ج 5،ص 146)</w:t>
       </w:r>
@@ -158,227 +158,227 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفيت في حدود الستين والمائتين. قال لها يوما علي بن الجهم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاذ بها يشتكي إليها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم يجد عندها ملاذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال لها المتوكل: أجيزي، فقالت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يزل ضارعا إليها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تهطل أجفانه رذاذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعاتبوه فزاد عشقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمات وجدا فكان ماذا؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن المعتز: كانت تهاجي الشعراء ويجتمع عندها الأدباء.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولها في الخلفاء وسائر الملوك مدائح كثيرة، وكانت تتشيع وتتعصب لأهل مذهبها وتقضي حوائجهم بجاهها عند الملوك والأشراف.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعشقت سعيد بن حميد الكاتب، وكان من أشد الناس نصبا وانحرافا عن آل البيت، رضي الله عنهم. وكانت فضل نهاية في التشيع، فلما هويت سعيدا انقلبت إلى مذهبه، ولم تزل على ذلك إلى أن توفيت، ومن قولها فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حسن الوجه سيء الأدب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبت وأنت الغلام في الأدب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحك إن القيان كالشرك الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـمنصوب بين الغرور والكذب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بينا تشكى إليك إذ خرجت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لحظات الشكوى إلى الطلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلحظ هذا ولحظ ذاك وذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحظ محب بعين مكتسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الفرج الأصبهاني: حدثني جعفر بن قدامة، حدثني سعيد بن حميد قال: قلت لفضل الشاعرة أجيزي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#من لمحب أحب في صغره:فقالت غير متوقفة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -398,443 +398,443 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم شغلت هنيهة وقالت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا الأماني لمات من كمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مر الليالي يزيد في فكره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس له مسعد يساعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالليل في طوله وفي قصره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعرها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد بدا شبهك يا مو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاي يحدو بالظلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانتبه نقض لبانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت اعتناق والتثام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبل أن تفضحنا عو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دة أرواح النيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وألقى عليها يوما أبو دالف العجلي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا عشقت صغيرة فأجبتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشهى المطي إلي ما لم يركب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم بين حبة لؤلؤ مثقوبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بين حبة لؤلؤ لم تثقب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقالت تجيبه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن المطية لا يلذ ركوبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لم تذلل بالزمام وتركب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحب ليس بنافع أربابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لم يؤلف بالنظام ويثقب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال علي بن الجهم: كنت يوما عند الفضل فلحظتها لحظة استرابت بها فقالت بديهة، مسرعة ولم تتوقف:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا رب رام حسن تعرضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرمي ولا يشعر أنى غرضه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقلت مجيبا لها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي فتى لحظك ليس يمرضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأي عقد محكم لا ينقضه!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فضحكت وقالت: خذ في غير هذا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويوم أهديت إلى المتوكل قال لها: أشاعرة أنت؟ قالت: كذا يزعم من باعني واشتراني، فضحك وقال: أنشدينا شيئا من شعرك، فأنشدته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">استقبل الملك إمام الهدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عام ثلاث وثلاثينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلافة أفضت إلى جعفر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو ابن سبع بعد عشرينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنا لنرجو يا إمام الهدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن تملك الدنيا ثمانينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا قدس الله امرءا لم يقل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند دعائي لك: آمينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فاستحسن الأبيات وأمر لها بخمسين ألف درهم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -919,1827 +919,1827 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كانت تهوى سعيد بن حميد أحد كتاب الدولة العباسية, فعزم مرة على سفر فقالت له: (من البسيط)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذبتني الود إن صافحت مرتحلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كف الفراق بكف الصبر والجلد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تذكرن الهوى والشوق لو فجعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالشوق نفسك لم تصبر على البعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وألقى علي بن الجهم بحضرة المتوكل هذا البيت عليها لتجيزه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاذ بها يشتكي إليها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم يجد عندها ملاذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابته: (من مخلع البسيط)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يزل ضارعا إليها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تهطل أجفانه رذاذا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعاتبوه فزاد عشقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمات وجدا فكان ماذا؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن قولها: (من مجزوء الرمل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن من يملك رقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مالك رق الرقاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يكن يا أحسن العا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم هذا في حسابي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقالت وقد عزمت على كتمان هواها: (من البسيط)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأكتمن الذي بالقلب من حرق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى أموت ولم يعلم به الناس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يقال شكا من كان يعشقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الشكاة لمن تهوى هي الياس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا أبوح بشيء كنت أكتمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند الجلوس إذا ما دارت الكاس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وسألها المتوكل أن تسمعه من شعرها, فقالت تمدحه: (من السريع)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">استقبل الملك إمام الهدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عام ثلاث وثلاثينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلافة أفضت إلى جعفر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو ابن سبع بعد عشرينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنا لنرجو يا إمام الهدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن تملك الناس ثمانينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا قدس الله امرأ لم يقل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند دعائي لك: آمينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وألقى عليها بعض الشعراء قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومستفتح باب البلاء بنظرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزود منها قلبه حسرة الدهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابته مسرعة: (من الطويل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوالله ما يدري أتدري بما جنت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على قلبه أم أهلكته وما تدري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وخرج المتوكل متوكئا على جاريتيه فضل وبنان, فقال لهما: أجيزا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعلمت أسباب الرضا خوف سخطة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلمه حبي له كيف يغضب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقالت فضل مجيزة: (من الطويل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يصد وأدنو بالمودة جاهدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويبعد عني بالوصال وأقرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعتب عليها سعيد بن حميد الكاتب -وكانت تحبه- لأنها كانت تحدق بنظرها إلى (بنان) المغني, فقالت تعتذر: (من مجزوء الكامل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من أطلت تفرسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في وجهه وتنفسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفديك من متدلل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزهى بقتل الأنفس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هبني أسأت وما أسأ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت, بلى, أقر أنا المسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحلفتني ألا أسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رق نظرة في مجلسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنظرت نظرة مخطئ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتبعتها بتفرس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونسيت أني قد حلف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت فما عقوبة من نسي؟!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدها أبو دلف العجلي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم بين حبة لؤلؤ مثقوبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نظمت وحبة لؤلؤ لم تثقب؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابته: (من الكامل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن المطية لا يلذ ركوبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لم تذلل بالزمام وتركب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدر ليس بنافع أربابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى يؤلف للنظام بمثقب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقالت بلسان المتوكل: (من مجزوء الكامل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علم الجمال تركتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحب أشهر من علم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبحتني يا سيدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقما يجل عن السقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونصبتي يا منيتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غرض المظنة والتهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو أن نفسي فارقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جسمي لفقدك لم تلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان ضرك لو وصل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت فخف عن قلبي الألم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برسالة تهدينها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو زورة تحت الظلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو لا, فطيفي في المن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ام, فلا أقل من اللمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صلة المحب حبيبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الله يعلمه كرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إليها أحدهم شعرا فأجابته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الصبر ينقص والسقام يزيد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدار دانية أنت بعيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشكوك أم أشكو إليك فإنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يستطيع سواهما المجهود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني أعوذ بحرمتي بك في الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أن يطاع لديك في حسود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب بعضهم شعرا يتشوق به إليها فأجابته: (من الطويل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم, وإلهي إنني بك صبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل أنت يا من لا عدمت مثيب؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن أنت منه في الفؤاد مصور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي العين نصب العين حين تغيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فثق بوداد أنت مظهر مثله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على أن بي سقما وأنت طبيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتبت إلى سعيد بن حميد تبدي عذرها في بعض الانصراف عنه: (من الطويل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعيشك لو صرحت باسمك في الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأقصرت عن أشياء بالهزل والجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنني أبدي لهذا مودتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك لأخلو فيك بالبث والوجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخافة أن يغري بنا قول كاشح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدو فيسعى بالوصال إلى الصد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وجاء لزيارتها بعضهم فما وجدها, ولما عادت وعلمت بذلك كتبت إليهم: (من الطويل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كنت أخشى أن تروا لي زلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن أمر الله ما عنه مذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ بحسن الصفح منكم وقبلنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بصفح وعفو ما تعود مذنب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان بينهما وبين المتوكل موعد فشرب حتى ثقل ونام وجاءت لموعده فحركته فلما ينتبه. فلما رأت أن لا حيلة في إيقاظه كتب له رقعة فيها: (من مجزوء الكامل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد بدا شبهك يا مو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاي في جنح الظلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانتبه نقض لبانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت التزام والتثام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبل أن تفضحنا عو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دة أرواح النيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقالت تهجو جارية اسمها خنساء: (من الخفيف)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن خنساء لا جعلت فداها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اشتراها الكسار من مولاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولها نكهة يقول محاذيها:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهذا حديثها أم فساها؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لقيها بعضهم صبيحة قتل المعتز وهي تبكي وتقول: (من البسيط)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الزمان بذحل كان يطلبنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان أغفلنا عنه وأسهانا!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لي وللدهر قد أصبحت همته؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لي وللدهر, ما للدهر؟ لا كانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالت في مجلس خمر: (من السريع) سلافة كالقمر الباهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في قدح كالكوكب الزاهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يديرها خشف كبدر الدجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوق قضيب أهيف ناضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على فتى أروع من هاشم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل الحسام المرهف الباتر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وغضب عليها بنان المغني يوما فاسترضته فلم يرض فقالت: (من السريع)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فضل صبرا إنها ميتة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يجرعها الكاذب والصادق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظن بنان أنني خنته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روحي إذا من بدني طالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بلغها أن سعيد بن حميد عشق جارية سواها. فكتبت إليه: (من المنسرح)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عالي السن سيئ الأدب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبت وأنت الغلام في الطرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويحك إن القيان كالشرك المن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صوب بين الغرور والعطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يتصدين للفقير ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطلبن إلا معادن الذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلحظ هذا وذا وذاك وذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحظ محب بطرف مكتسب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بينا تشكي هواك إذا عدلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن زفرات الشكوى إلى الطلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال سعيد بن حميد: أجيزي يا فضل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لمحب أحب في صغره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصار أحدوثة على كبره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال: (من المنسرح)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من نظر شفه فأرقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان مبدا هواه من نظره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا الأماني لمات من كمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما الليالي تزيد في فكره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس له مسعد يساعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالليل في طوله وفي قصره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 شاعرات العرب في الجاهلية والإسلام،(المكتبة الأهلية - بيروت،1934،ط 1،ج 1،ص 244)</w:t>
       </w:r>
@@ -2800,50 +2800,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>