--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -68,51 +68,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#رأينا ملك فروة شر ملكوبقى إلى خلافة عمر بن الخطاب، واقره عمر. وسكن الكوفة في اواخر اعوامه، فكان فيها من وجوه قومه. وروى عدة احاديث. وهو صاحب القصيدة التي منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وماان طبنا جبن، ولكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منايانا ودولة اخرينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والطب، هنا: العادة والديدن. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -189,163 +189,163 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنبأنا أبو جعفر عبيد الله بن أحمد بإسناده إلى يونس بن بكير، عن ابن إسحاق قال: وقدم على رسول الله صلى الله عليه وآله وسلم فروة بن مسيك المرادي، مفارقا لملوك كندة، مباعدا لهم. وقد كان قبيل الإسلام بين همدان ومراد وقعة أصابت فيها همدان من مراد ما أرادوا، حتى أثخنوهم في يوم يقال له «يوم الردم»، وكان الذي سار إلى مراد من همدان الأجدع بن مالك، ففضحهم يومئذ، وفي ذلك يقول فروة بن مسيك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن نغلب فغلابون قدما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإن نهزم فغير مهزمينا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما إن طبنا جبن ولكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> منايانا ودولة آخرينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك الدهر دولته سجال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تكر صروفه حينا فحينا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو أكثر من هذا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن إسحاق: ولما توجه فروة إلى رسول الله صلى الله عليه وآله وسلم قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما رأيت ملوك كندة أعرضوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كالرجل خان الرجل عرق نسائها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يممت راحلتي أؤم محمدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أرجو فواضلها وحسن ثرائها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن إسحاق: فلما انتهى إلى رسول الله صلى الله عليه وآله وسلم قال له فيما بلغنا: يا فروة، هل ساءك ما أصاب قومك يوم الردم؟ قال: يا رسول الله، ومن ذا الذي يصيب قومه ما أصاب قومي «يوم الردم» ولا يسوؤه! فقال رسول الله صلى الله عليه وآله وسلم: أما إن ذلك لم يزد قومك في الإسلام إلا خيرا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا إسماعيل بن عبيد الله وغيره بإسنادهم إلى أبي عيسى محمد بن عيسى قال: حدثنا أبو كريب وعبد بن حميد قالا: حدثنا أبو أسامة، عن الحسن بن الحكم النخعي قال: حدثني أبو سيرة النخعي عن فروة بن مسيك المرادي قال: أتيت النبي صلى الله عليه وآله وسلم فقلت: يا رسول الله، ألا أقاتل من أدبر من قومي بمن أقبل منهم؟ فأذن لي في قتالهم، وأمرني، فلما خرجت من عنده سأل عني: ما فعل الغطيفي؟ فأخبر أني قد سرت، فأرسل في أثري فردني، فأتيت وهو في نفر من أصحابه، فقال: ادع القوم، فمن أسلم منهم فأقبل منه، ومن لم يسلم فلا تعجل حتى أحدث إليك، وقال رجل: يا رسول الله، سبأ أرض أو امرأة؟ قال: ليس بأرض ولا امرأة، ولكنه رجل ولد عشرة من الولد فتيامن ستة وتشاءم أربعة، فأما الذين تشاءموا فلخم، وجذام، وغسان، وعاملة. وأما الذين تيامنوا، فالأزد والأشعرون، وحمير وكندة ومذحج وأنمار. فقال رجل: وما أنمار؟ قال: الذين منهم خثعم وبجيلة. أخرجه الثلاثة.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -511,75 +511,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عمرو الشيباني: وفد فروة مع مذحج فأسلموا، واستعمل فروة على صدقات من أسلم، وقال له: ادع الناس وتألفهم، فإذا رأيت الغفلة فاغتنمها واغز، قال: وكان سبب مفارقة فروة ملوك كندة الوقعة التي كانت في مراد وهمدان، فأصابوا من مراد حتى أثخنوا فيهم، وكان قائد همدان الأجدع والد مسروق، فلما رحل فروة قال في طريقه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما رأيت ملوك كندة أعرضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالرجل خان الرجل عرق نسائها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يممت راحلتي أمام محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرجو فواضلها وحسن ثرائها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فبلغنا أن النبي صلى الله عليه وآله وسلم قال له: هل ساءك ما أصاب قومك يوم الردم؟ فقال: يا رسول الله، من ذا الذي يصيب قومه مثل الذي أصابهم ولا يسوءه؟ فقال: أما إن ذلك لم يزد قومك في الإسلام إلا خيرا، واستعمله على مراد ومذحج وزبيد كلها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر غيره أن وفادته كانت سنة تسع أو عشر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -688,187 +688,187 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان من وجوه قومه. وهو شاعر محسن، وأنشد له ابن إسحاق في السير شعرا حسنا وهو القائل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن نغلب فغلابون قدما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن نهزم فغير مهزمينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما إن طبنا ولكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منايانا ودولة آخرينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك الدهر دولته سجال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكر صروفه حينا فحينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يغرر بريب الدهر يوما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يجد ريب الزمان له خؤونا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل للشامتين بنا أفيقوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيلقى الشامتون كما لقينا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد تمثل بالثلاثة الأول يزيد بن المهلب لما نظر إلى مسلمة بن عبد الملك وجميع أهل الشام معه. وقيل: إن الحسين رحمة الله عليه تمثل بها أيضا يوم قتل.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وينسب إليه أيضا ما في الحماسة وهو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو أن قومي أنطقتني رماحهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نطقت ولكن الرماح أجرت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -1561,50 +1561,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>