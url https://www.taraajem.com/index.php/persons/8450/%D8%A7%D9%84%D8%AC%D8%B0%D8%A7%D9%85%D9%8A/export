--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -133,107 +133,107 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنبأنا أبو جعفر بن أحمد بإسناده، عن يونس بن بكير، عن ابن إسحاق قال: وبعث فروة بن عمرو بن الناقدة الجذامي النفاثي إلى رسول الله صلى الله عليه وآله وسلم رسولا بإسلامه. وأهدى له بغلة بيضاء، وكان فروة عاملا للروم على من يليهم من العرب، وكان منزله «معان» وما حولها من أرض الشام. فلما بلغ الروم ذلك من إسلامه، طلبوه حتى أخذوه، فحبسوه عندهم، فلما اجتمعت الروم لصلبه على ماء لهم يقال له «عفراء» بفلسطين قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا هل أتى سلمى بأن حليلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> على ماء عفرا فوق إحدى الرواحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على ناقة لم يضرب الفحل أمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مشذتة أطرافها بالمناجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن إسحاق: زعم الزهري أنهم لما قدموا ليقتلوه، قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلغ سراة المسلمين بأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> سلم لربي أعظمى وبنانى </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخرجه الثلاثة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -343,51 +343,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أسلم في عهد النبي صلى الله عليه وآله وسلم، وبعث إليه بإسلامه، ولم ينقل أنه اجتمع به، وسمى أبو عمر جده الناقدة. قال ابن إسحاق: وبعث فروة بن عمرو بن الناقدة البناني الجذامي إلى النبي صلى الله عليه وآله وسلم رسولا بإسلامه، وأهدى له بغلة بيضاء، وكان فروة عاملا للروم على من يليهم من العرب، وكان منزله معان وما حولها من أرض الشام، فبلغ الروم إسلامه، فطلبوه فحبسوه ثم قتلوه، فقال في ذلك أبياتا منها قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ سراة المسلمين بأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلم لربي أعظمي وبناني»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأخرج ابن شاهين وابن مندة قصته من طريق الزهري، عن عبيد الله بن عبد الله، عن ابن عباس بسند ضعيف إلى الزهري.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -578,51 +578,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان فروة عاملا لقيصر على ما يليه من العرب، وكان منزله عمان وما حولها، فلما بلغ الروم ذلك حبسوه، فلما أجمعوا على صلبه على ماء يقال له عفراء بفلسطين وذكر أبياتا قالها حينئذ منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ سراة المسلمين بأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلم لربي أعظمي وبناني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 24،ص 0)</w:t>
       </w:r>
@@ -797,50 +797,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>