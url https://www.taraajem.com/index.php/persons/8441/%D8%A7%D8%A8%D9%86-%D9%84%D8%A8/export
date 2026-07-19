--- v0 (2026-05-01)
+++ v1 (2026-07-19)
@@ -117,243 +117,243 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فرج بن قاسم بن لب الثعلبي أبو سعيد الأندلسي شيخ شيوخ غرناطة كان شيخا فاضلا عالما متفننا انفرد برئاسة العلم وإليه كان المفزع في الفتوى وكان إماما في أصول الدين وأصول الفقه وتخرج به جماعة من الفضلاء وله تآليف مفيدة وله نظم حسن في الرد على القائلين بخلق الأفعال من جملته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى الرب كفر الكافرين ولم يكن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ليرضاه تكليفا لدى كل ملة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نهى خلقه عما أراد وقوعه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإنفاذه والملك أبلغ حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنرضى قضاء الرب حكما وإنما </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كراهتنا مصروفة للخطيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا ترض فعلا قد نهى عنه شرعه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وسلم لتدبير وحكم مشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعا الكل تكليفا ووفق بعضهم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فخص بتوفيق وعم بدعوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتعصي إذا لم تنتهج طرق شرعه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإن كنت تمشي في طريق المشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك اختيار الكسب والله خالق </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يريد بتدبير له في الخليقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لم يرده الله ليس بكائن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تعالى وجل الله رب البرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا جواب عن مسائل سائل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> جهول ينادي وهو أعمى البصيرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم استشهد على كل بيت منها بآيات من القرآن.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فالبيت الأول: مأخوذ من قوله تعالى: </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -694,243 +694,243 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الفضلاء، وله تعاليق مفيدة، وله نظم حسن في الرد على القائلين بخلق الأفعال، من جملته:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى الرب كفر الكافرين ولم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ليرضاه تكليفا لدى كل ملة </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نهى خلقه عما أراد وقوعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإنفاذه والملك أبلغ حجة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فترضى قضاء الرب حكما وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كراهتنا مصروفة للخطيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا ترض فعلا قد نهى عنه شرعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وسلم لتدبير وحكم مشيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعا الكل تكليفا ووفق بعضهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فخص بتوفيق وعم بدعوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيقضي إذا لم تنتهج طرف شرعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإن كنت تمشي في طريق المنية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك اختيار الكسب والله خالق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يريد بتدبير له في الخليقة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لم يرده الله ليس بكائن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تعالى وجل الله رب البرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا جواب عن مسائل سائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> جهول ينادى وهو اعمى البصيرة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم استشهد على كل بيت بآيات من القرآن، فالبيت الأول مأخوذ من قوله تعالى </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{ولو شاء الله ما أشركوا، ولو شاء ربك ما فعلوه}</w:t>
       </w:r>
     </w:p>
@@ -1201,435 +1201,435 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">شيخ شيوخ غرناطة. كان شيخا فاضلا متفننا. انفرد برياسة العلم، وإليه كان المفزع في الفتيا، وألف نوازل حسنة، وكانت له معرفة بالأصلين، تخرج بها جماعة من الفقهاء، وله نظم حسن في الرد على قول القائل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا علماء الدين ذمي دينكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحير دلوه بأوضح حجة </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما قضى رب بكفري بزعمكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يرضه منى فما وجه حيلتي؟!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى بضلالي ثم قال ارض بالقضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل أنا راض بالذي فيه شقوتي؟!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاني وسد الباب دوني فهل إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دخولي سبيل بينوا لي قضيتي؟!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا شاء رب الكفر منى مشيئة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل أنا عاص باتباع المشيئة؟!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل لي اختيار أن أخالف حكمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبالله فاشفوا بالبراهين علتي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قيل: إنها من نظم ابن الخطيب على لسان القدرية بلفظ يهودي، وقيل: هي لابن سهل، والصحيح الأول، فأجابه بقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى الرب كفر الكافرين ولم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليرضاه تكليفا لدى كل ملة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نهى خلقه عما أراد وقوعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنفاذه والملك أبلغ حجة </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فترضى قضاء الرب حكما وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كراهتنا مصروفة للخطيئة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا ترض فعلا قد نهى عنه شرعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسلم لتدبير وحكم مشيئة </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعا الكل تكليفا ووفق بعضهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحص بتوفيق وعم بدعوة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتعصى إذا لم تنتهج طرق شرعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كنت تمشى في طريق «المشيئة» </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك اختيار الكسب والله خالق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يريد بتدبير له في الخليقة </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لم يرده الله ليس بكائن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعالى وجل الله رب البرية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا جواب عن مسائل سائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جهول ينادى وهو أعمى البصيرة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(أيا علماء الدين ذمى دينكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحير دلوه بأوضح حجة)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد ذيلها أبو جعفر بن خاتمة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي رحمه الله تعالى سنة 782</w:t>
       </w:r>
@@ -1946,50 +1946,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>