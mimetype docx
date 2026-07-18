--- v0 (2026-05-01)
+++ v1 (2026-07-18)
@@ -226,75 +226,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">روى الحاكم في المستدرك بسنده عن أنس بن مالك وابن شهراشوب في المناقب عنه قال سالت أمي عن صفة فاطمة عليه السلام فقالت كانت كأنها القمر ليلة البدر أو الشمس كفرت غماما أو خرجت من السحاب وكانت بيضاء بضة أشد الناس برسول الله صلى الله عليه وسلم شبها وعن عطاء بن أبي رباح كانت فاطمة بنت رسول الله صلى الله عليه وسلم تعجن وإن قصبتها تضرب إلى الجفنة. وفي كشف الغمة أن بعض الوعاظ ذكر فاطمة عليه السلام وما وهبها الله تعالى من المزايا والفضائل واستخفه الطرب فانشد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خجلا من نور بهجتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تتوارى الشمس بالشفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحياء من شمائلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتغطى الغصن بالورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فشق كثير من الناس ثيابهم وأوجب وصفها بكاءهم وانتحابهم وروى ابن عبد البر في الاستيعاب بأسانيده عن عائشة أم المؤمنين أنها قالت ما رأيت أحدا كان أشبه كلاما وحديثا وفي رواية سمتا وهديا ودلا برسول الله صلى الله عليه وسلم من فاطمة وكانت إذا دخلت عليه قام إليها فقبلها ورحب بها كما كانت تصنع هي به وفي رواية لأبي داود كان إذا دخلت عليه قام إليها فأخذ بيدها فقبلها وأجلسها في مجلسه وكانت إذا دخل عليها قامت إليه فأخذت بيده فقبلته وأجلسته في مجلسها وروى الحاكم في المستدرك بسنده عن أم المؤمنين عائشة أنها قالت ما رأيت أحدا كان أشبه كلاما وحديثا من فاطمة برسول الله صلى الله عليه وسلم وكانت إذا دخلت عليه رحب بها وقام إليها فأخذ بيدها فقبلها وأجلسها في مجلسه قال: هذا حديث صحيح على شرط الشيخين ولم يخرجاه وبسنده عن عائشة ما رأيت أحدا كان أشبه كلاما وحديثا برسول الله صلى الله عليه وسلم من فاطمة وكانت إذا دخلت عليه قام إليها فقبلها ورحب بها وأخذ بيدها فأجلسها في مجلسه وكانت هي إذا دخل عليها قامت إليه مستقبلة وقبلت يده. وقال صحيح على شرط الشيخين وجاء في عدة روايات أن فاطمة عليه السلام أقبلت تمشي ما تخطئ مشيتها من مشية رسول الله صلى الله عليه وسلم شيئا (وفي كشف الغمة) عن أم سلمة أم المؤمنين قالت كانت فاطمة بنت رسول الله صلى الله عليه وسلم أشبه الناس وجها برسول الله صلى الله عليه وسلم .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مناقبها وفضائلها</w:t>
@@ -794,484 +794,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما كانت ليلة الزفاف أتى النبي صلى الله عليه وسلم ببغلته الشهباء أو بناقته وثنى عليها قطيفة وقال لفاطمة اركبي فأركبها وأمر سلمان أن يقود بها ومشى صلى الله عليه وسلم خلفها ومعه حمزة وعقيل وبنو هاشم مشهرين سيوفهم ونساء النبي صلى الله عليه وسلم قدامها يرجزن وأمر بنات عبد المطلب ونساء المهاجرين والأنصار أن يمضين في صحبة فاطمة وأن يفرحن ويرجزن ويكبرن ويحمدن ولا يقلن ما لا يرضي الله ونساء النبي صلى الله عليه وسلم قدامها يرجزن فأنشأت أم سلمة ترجز وتقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرن بعون الله جاراتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واشكرنه في كل حالات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واذكرن ما أنعم رب العلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كشف مكروه وآفات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد هدانا بعد كفر وقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنعشنا رب السماوات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسرن مع خير نساء الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفدى بعمات وخالات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا بنت من فضله ذو العلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالوحي منه والرسالات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قالت عائشة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا نسوة استرن بالمعاجر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واذكرن ما يحسن في المحاضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واذكرن رب الناس إذ يخصنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدينه مع كل عبد شاكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحمد لله على أفضاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشكر لله العزيز القادر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرن بها فالله أعلى ذكرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخصها منه بطهر طاهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قالت حفصة:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاطمة خير نساء البشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن لها وجه كوجه القمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضلك الله على كل الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفضل من خص بأي الزمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زوجك الله فتى فاضلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعني عليا خير من في الحضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسرن جاراتي بها فإنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كريمة عند عظيم الخطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#ثم قالت معاذة أم سعد بن معاذ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول قولا فيه ما فيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واذكر الخير وأبديه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محمد خير بني آدم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما فيه من كبر ولا تيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفضله عرفنا رشدنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالله بالخير يجازيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونحن مع بنت نبي الهدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذي شرف قد مكنت فيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ذروة شامخة أصلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أرى شيئا يدانيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكانت النسوة يرجعن أول ببيت من كل رجز ثم يكبرن ودخلن الدار ثم أنفذ رسول الله صلى الله عليه وسلم إلى علي فدعاه وأخذ بيد فاطمة فوضعها في يده وقال بارك الله لك في ابنة رسول الله صلى الله عليه وسلم .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي طبقات ابن سعد: جاء رسول الله صلى الله عليه وسلم فاستفتح (أي على علي ليلة زفافه) فخرجت إليه أم أيمن فقال "أثم أخي" فقالت وكيف يكون أخاك وقد أنكحته ابنتك قال فإنه كذلك ثم قال أأسماء بنت عميس قالت نعم قال: "جئت تكرمين بنت رسول الله" قالت نعم فقال لها خيرا ودعا لها (وروي) إنه قال: "اللهم إنهما أحب إلي فأحبهما وبارك في ذريتهما واجعل عليهما منك حافظا وإني أعيذهما بك وذريتهما من الشيطان الرجيم" ودعا لفاطمة فقال "أذهب الله عنك الرجس وطهرك تطهيرا" (وروي) إنه قال: "مرحبا ببحرين يلتقيان ونجمين يقترنان" (وفي رواية) إنه قال: "اللهم هذه ابنتي وأحب الخلق إلي اللهم وهذا أخي وأحب الخلق إلي اجعله لك وليا وبك حفيا وبارك له في أهله ثم قال يا علي ادخل بأهلك بارك الله تعالى لك ورحمة الله وبركاته عليكم إنه حميد مجيد" ثم خرج من عندهما فأخذ بعضادتي الباب فقال: "طهركما الله وطهر نسلكما إنا سلم لمن سالمكما وحرب لمن حاربكما استودعكما الله واستخلفه عليكما" ثم أغلق عليهما الباب بيده.</w:t>
@@ -1643,141 +1643,141 @@
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{أفلا يتدبرون القرآن أم على قلوب أقفالها}</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> كلا بل ران على قلوبكم ما أسأتم من أعمالكم فأخذ بسمعكم وأبصاركم لبئس ما تأولتم وساء ما به أشرتم وشر ما منه اعتضتم لتجدن والله محمله ثقيلا وغبه وبيلا إذا كشف لكم الغطاء وبأن ما وراء الضراء وبدا لكم من ربكم ما لم تكونوا تحتسبون وخسر هنالك المبطلون. ثم عطفت على قبر النبي صلى الله عليه وسلم وقالت:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان بعدك أنباء وهنبثة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت شاهدها لم تكثر الخطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنا فقدناك فقد الأرض وابلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واختل قومك فاشهدهم ولا تغب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال صاحب بلاغات النساء: فما رأينا يوما كان أكثر باكيا ولا باكية من ذلك اليوم. قال السيد المرتضى والشيخ الطوسي في روايتهما وغيرهما ثم انكفأت وأمير المؤمنين عليه السلام يتوقع رجوعها إليه ويتطلع طلوعها عليه فلما استقرت بها الدار قالت لأمير المؤمنين عليه السلام يا ابن أبي طالب اشتملت شملة الجنين وقعدت حجرة الظنين نقضت قادمة الأجدل فخانك ريش الأعزل هذا ابن أبي قحافة يبتزني نحيلة أبي وبلغة وبليغة خل ابني لقد أجهد في خصامي وألفيته ألد في كلامي حتى حبستني قيلة نصرها والمهاجرة وصلها وغضت الجماعة دوني طرفها فلا دافع ولا مانع ولا ناصر ولا شافع خرجت كاظمة وعدت راغمة أضرعت خدك يوم أضعت جدك افترست الذئاب وافترشت التراب ما كففت قائلا ولا أغنيت طائلا ولا خيار لي ليتني مت قبل منيتي ودون ذلتي عذيري الله منك عاديا وفيك حاميا ويلاي في كل شارق ويلاي في كل غارب مات العمد ووهت العضد وشكواي إلى أبي وعدواي إلى ربي اللهم انك أشد قوة وحولا واحد بأسا وتنكيلا فقال لها أمير المؤمنين عليه السلام لا ويل لك بل الويل لشانئك نهنهي عن وجدك يا ابنة الصفوة وبقية النبوة فما ونيت عن ديني ولا أخطأت مقدوري فان كنت تريدين البلغة فرزقك مضمون وكفيلك مأمون وما أعد لك أفضل مما قطع عنك فاحتسبي الله فقالت حسبي الله وأمسكت وهذا اللوم والتأنيب من الزهراء لأمير المؤمنين عليه السلام لا ينافي عصمته وعصمتها وعلو مقامهما فما هو إلا مبالغة في إنكار المنكر وإظهار لما لحقها من شدة الغيظ كما فعل موسى عليه السلام لما رجع إلى قومه غضبان أسفا وألقى الألواح وأخذ برأس أخيه وشريكه في الرسالة يجره إليه. وفي السيرة الحلبية: في كلام سبط ابن الجوزي أن أبا بكر كتب لفاطمة بفدك ودخل عليه عمر فقال ما هذا قال كتاب كتبته لفاطمة بميراثها من أبيها فقال فما ذا تنفق على المسلمين وقد حاربتك العرب كما ترى ثم أخذ الكتاب فشقه. وقال ابن قتيبة في الإمامة والسياسة قال عمر لأبي بكر رض: انطلق بنا إلى فاطمة فانا قد أغضبناها فانطلقا جميعا فاستأذنا على فاطمة فلم تأذن لهما فأتيا عليا فكلماه فادخلهما عليها فلما قعدا عندها حولت وجهها إلى الحائط فسلما عليها فلم ترد عليه السلام فتكلم أبو بكر فقال: يا حبيبة رسول الله والله أن قرابة رسول الله أحب إلي من قرابتي وانك لأحب إلي من عائشة ابنتي ولوددت يوم مات أبوك أني مت ولا أبقى بعده أفتراني أعرفك وأعرف فضلك وشرفك وأمنعك حقك وميراثك من رسول الله صلى الله عليه وسلم إلا أني سمعت أباك رسول الله صلى الله عليه وسلم يقول لا نورث ما تركناه فهو صدقة فقالت أرأيتكما أن حدثتكما حديثا عن رسول الله صلى الله عليه وسلم تعرفانه وتفعلان به قالا نعم فقالت نشدكما الله ألم تسمعا رسول الله صلى الله عليه وسلم يقول: "رضى فاطمة من رضاي وسخط فاطمة من سخطي فمن أحب فاطمة ابنتي أحبني ومن أرضى فاطمة فقد أرضاني ومن اسخط فاطمة فقد أسخطني" قالا: نعم سمعناه من رسول الله صلى الله عليه وسلم قالت فإني أشهد الله وملائكته إنكما أسخطتماني وما أرضيتماني ولئن لقيت النبي صلى الله عليه وسلم لأشكونكما إليه فقال أبو بكر إنا عائذ بالله تعالى من سخطه وسخطك يا فاطمة ثم انتحب يبكي حتى كادت نفسه أن تزهق وهي تقول والله لأدعون الله عليك في كل صلاة أصليها ثم خرج باكيا إلى أن قال فلم يبايع علي حتى ماتت فاطمة ولم تمكث بعد أبيها إلا خمسا وسبعين ليلة وبقيت فدك في يد الخليفة الأول ثم في يد الخليفة الثاني ثم في يد الخليفة الثالث ثم اقطعها الخليفة الثالث مروان بن الحكم فوهبها مروان لولديه عبد الملك وعبد العزيز وقيل أن الذي اقطعها مروان هو معاوية. وفي كتاب وفاء الوفا ما لفظه: قال الحافظ ابن حجر إنما اقطع عثمان فدك لمروان لأنه تأول أن الذي يختص بالنبي صلى الله عليه وسلم يكون للخليفة بعده فاستغنى عثمان عنها بأمواله فوصل بها بعض قرابته ولما ولي علي الخلافة لم يأخذها وهو أعلم بوجه الحكمة في عدم أخذها. فلما ولي عمر بن عبد العزيز ردها إلى ولد فاطمة فلما مات وولي يزيد بن عبد الملك أخذها منهم فلم تزل في يد بني مروان إلى أن ولي السفاح فدفعها إلى الحسن بن الحسن بن علي ليفرقها في ولد فاطمة فلما ولي المنصور وخرج عليه بنو الحسن قبضها منهم فلما ولي ابنه المهدي أعادها عليهم فلما ولي موسى الهادي قبضها منهم وبقيت في يد ملوك بني العباس حتى ولي المأمون فردها عليهم وكتب السجل بها وقرئ على المأمون فقام دعبل وأنشد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح وجه الزمان قد ضحكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برد مأمون هاشم فدكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما ولي المتوكل أخذها منهم. ولله در دعبل حيث يقول:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى فيئهم في غيرهم متقسما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأيديهم من فيئهم صفرات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ما قاله الأستاذ أبو رية</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي مجلة الرسالة المصرية في العدد 518 من السنة 11 ص457 كلام للأستاذ محمود أبو رية من أهل المنصورة، هذا لفظه: بقي أمر لا بد من أن نقول فيه كلمة صريحة ذلك هو موقف أبي بكر من فاطمة بنت الرسول رضي الله عنها وما فعل معها في ميراث أبيها لأننا إذا سلمنا بأن خبر الآحاد الظني يخصص الكتاب القطعي وأنه قد ثبت أن النبي قد قال: إنه لا يورث وإنه لا تخصيص في عموم هذا الخبر فان أبا بكر كان يسعه أن يعطي فاطمة رضي الله عنها بعض تركة أبيها كان يخصها بفدك وهذا من حقه الذي لا يعارضه فيه أحد إذ يجوز للخليفة أن يخص من شاء بما شاء وقد خص هو نفسه الزبير بن العوام ومحمد بن سلمة وغيرهما ببعض متروكات النبي، على أن فدك التي منعها أبو بكر من فاطمة لم تلبث أن اقطعها الخليفة عثمان لمروان. وفي معجم البلدان إنه أدى اجتهاد عمر بن الخطاب لما ولي الخلافة وفتحت الفتوح على المسلمين أن يردها إلى ورثة رسول الله صلى الله عليه وسلم فكان علي بن أبي طالب والعباس يتنازعان فيها فعلي يقول أن النبي صلى الله عليه وسلم جعلها في حياته لفاطمة والعباس يأبى ذلك ويقول هي ملك رسول الله صلى الله عليه وسلم وأنا وارثه ويتخاصمان إلى عمر فيأبى أن يحكم بينهما ويقول أنتما اعرف بشأنكما أما إنا فقد سلمتها إليكما فاقتصدا فما يؤتى واحد منكما من قلة معرفة وهذا الكلام مع انفراده بنقله لا يكاد يصح فإذا كان النبي لا يورث كما رواه أبو بكر وسمعه منه العباس فكيف يقول العباس وأنا وارثه ثم قوله وأنا وارثه ظاهره انحصار الإرث فيه مع أن وارثه فاطمة أن بطل التعصيب وهي مع العباس أن صح التعصيب.</w:t>
@@ -2027,75 +2027,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر جماعة أنها لما مرضت دعت أم أيمن وأسماء بنت عميس وعليا عليه السلام وأوصت إلى علي بثلاث (الأولى) أن يتزوج بإمامة بنت أختها زينب لحبها أولادها وقالت أنها تكون لولدي مثلي (وفي رواية) قالت بنت أختي وتحني على ولدي. وإمامة هذه هي بنت أبي العاص بن الربيع وهي التي روي أن رسول الله صلى الله عليه وسلم كان يحملها في الصلاة وأمها زينب بنت رسول الله صلى الله عليه وسلم فلما توفيت الزهراء عليه السلام تزوج أمير المؤمنين عليه السلام إمامة كما أوصته ومن أجل ذلك قال: أربعة ليس إلى فراقهن سبيل وعد منهن إمامة قال أوصت بها فاطمة (الثانية) أن يتخذ لها نعشا ووصفته له (وفي رواية) أن أسماء بنت عميس قالت لها أني إذ كنت بأرض الحبشة رأيتهم يصنعون شيئا فإن أعجبك أصنعه لك فدعت بسرير فأكبته لوجهه ثم دعت بجرائد فشدتها على قوائمه وجعلت عليه نعشا ثم جللته ثوبا فقالت فاطمة عليه السلام اصنعي لي مثله استريني سترك الله من النار. وفي الاستيعاب بسنده أن فاطمة بنت رسول الله صلى الله عليه وسلم قالت لأسماء بنت عميس أني قد استقبحت ما يصنع بالنساء إنه يطرح على المرأة الثوب فيصفها فقالت أسماء يا بنت رسول الله إلا أريك شيئا رأيته بأرض الحبشة فدعت بجرائد رطبة فحنتها ثم طرحت عليها ثوبا فقالت فاطمة ما أحسن هذا وأجمله تعرف به المرأة من الرجل ثم قال: فاطمة أول من غطي نعشها في الإسلام على الصفة المذكورة ثم بعدها زينب بنت جحش وكانت الزهراء عليه السلام لشدة محافظتها على الستر والعفاف حتى أنها لما قال لها أبوها صلى الله عليه وسلم ما خير للمرأة قالت أن لا ترى رجلا ولا يراها رجل مهتمة كثيرا لأمر وضعها على السرير وحملها ظاهرة وشكت ذلك إلى أسماء بنت عميس فوصفت لها النعش فتبسمت فرحا بذلك بعد أن لم تر ضاحكة ولا متبسمة بعد وفاة أبيها إلى ذلك الحين وبذلك يعرف قدر اهتمامها بهذا الأمر. روى الحاكم في المستدرك بسنده عن علي بن الحسين عن ابن عباس قال مرضت فاطمة مرضا شديدا فقالت لأسماء بنت عميس إلا ترين إلى ما بلغت أحمل على السرير ظاهرا فقالت أسماء لا لعمري ولكن أصنع لك نعشا كما رأيت يصنع بأرض الحبشة قالت فأرينيه فأرسلت أسماء إلى جرائد رطبة وجعلت على السرير نعشا وهو أول ما كان النعش قالت أسماء فتبسمت فاطمة وما رأيتها مبتسمة بعد أبيها إلا يومئذ الحديث (وبضدها تتميز الأشياء) (الثالثة) أن لا يشهد أحدا جنازتها ممن كانت غاضبة عليهم وأن لا يترك أن يصلي عليها أحد منهم وأن يدفنها ليلا إذا هدأت العيون ونامت الأبصار ويعفي قبرها وكان مما أوصت به عليا عليه السلام أن تحنط بفاضل حنوط رسول الله صلى الله عليه وسلم وكان أربعين درهما فقسمه رسول الله صلى الله عليه وسلم أثلاثا ثلثا لنفسه وثلثا لعلي وثلثا لفاطمة وأن يغسلها في قميصها ولا يكشفه عنها لأنها كانت قد اغتسلت قبل وفاتها بيسير وتنظفت ولبست ثيابها الجدد و من ذلك توهم بعضهم أن المراد أن تدفن بذلك الغسل وهو غير صحيح كما يأتي وفي رواية أنها أوصت لأزواج النبي صلى الله عليه وسلم لكل واحدة منهن باثنتي عشرة أوقية والأوقية أربعون درهما ولنساء بني هاشم مثل ذلك وأوصت لإمامة بنت أختها زينب بشيء. وروى ابن عبد البر في الاستيعاب أن فاطمة عليه السلام قالت لأسماء بنت عميس إذا إنا مت فاغسليني أنت وعلي ولا تدخلي علي أحدا. ومثله روى أبو نعيم في الحلية ثم قال فلما توفيت غسلها علي وأسماء وروى ابن سعد في الطبقات بسنده عن أبي رافع عن سلمى وفي الإصابة أخرج ابن سعد وأحمد بن حنبل من حديث أم رافع قالت مرضت فاطمة فلما كان اليوم الذي توفيت فيه خرج علي فقالت لي يا أمة اسكبي لي غسلا فسكبت لها فأغسلت كأحسن ما كانت تغتسل ثم قالت ائتيني بثيابي الجدد فأتيتها بها فلبستها ثم قالت اجعلي فراشي وسط البيت فجعلته فاضطجعت عليه واستقبلت القبلة ثم قالت لي يا أمه أني مقبوضة الساعة وقد اغتسلت فلا يكشفن لي أحد كتفا فماتت. وروى أبو نعيم في الحلية أنها لما حضرتها الوفاة أمرت عليا فوضع لها غسلا فاغتسلت وتطهرت ودعت بثياب أكفانها فأتيت بثياب غلاظ خشن فلبستها ومست من الحنوط ثم أمرت عليا أن لا تكشف إذا قبضت وأن تدرج كما هي في ثيابها والظاهر أن هذا الغسل الذي أغتسلته صلى الله عليه وسلم كان لأجل التنظيف والتطهر لتغسل بعد وفاتها في ثيابها طاهرة نظيفة ولا تكشف لأنه أبلغ في الستر وأقل كلفة على من يغسلها لا إنه كان غسل الأموات لعدم جواز تقديمه على الموت في مثل المقام وتوهم بعضهم إنه غسل الأموات وليس بصواب فلما توفيت صاح أهل المدينة صيحة واحدة واجتمعت نساء بني هاشم في دارها فصرخن صرخة واحدة كادت المدينة تتزعزع من صراخهن وهن يقلن يا سيدتاه يا بنت رسول الله وأقبل الناس مثل عرف الفرس إلى علي عليه السلام وهو جالس والحسن والحسين عليه السلام بين يديه يبكيان فبكى الناس لبكائهما وخرجت أم كلثوم وعليها برقعها تجر ذيلها متجللة برداء وهي تبكي وتقول يا أبتاه يا رسول الله الآن حقا فقدناك فقدا لا لقاء بعده أبدا واجتمع الناس فجلسوا وهم يرجون وينتظرون أن تخرج الجنازة فيصلوا عليها فخرج أبو ذر وقال انصرفوا فان ابنة رسول الله قد أخر إخراجها هذه العشية فقام الناس وانصرفوا. وفي كتاب روضة الواعظين: أن فاطمة عليه السلام لم تزل بعد وفاة أبيها صلى الله عليه وسلم مهمومة مغمومة محزونة مكروبة كئيبة باكية ثم مرضت مرضا شديدا ومكثت أربعين ليلة في مرضها إلى أن توفيت صلى الله عليه وسلم فلما نعيت إليها نفسها دعت أم أيمن وأسماء بنت عميس ووجهت خلف علي فأحضرته فقالت يا ابن عم إنه قد نعيت إلي نفسي وإنني لا أرى ما بي إلا إنني لاحقة بأبي ساعة بعد ساعة وأنا أوصيك بأشياء في قلبي. قال لها علي عليه السلام أوصيني بما أحببت يا بنت رسول الله فجلس عند رأسها وأخرج من كان في البيت ثم قالت يا ابن عم ما عهدتني كاذبة ولا خائنة ولا خالفتك منذ عاشرتني فقال عليه السلام: معاذ الله أنت أعلم بالله وأبر وأتقى وأكرم وأشد خوفا من الله من أن أوبخك بمخالفتي وقد عز علي مفارقتك وفقدك إلا أنه أمر لا بد منه والله لقد جددت علي مصيبة رسول الله صلى الله عليه وسلم وقد عظمت وفاتك وفقدك فإنا لله وأنا إليه راجعون من مصيبة ما أفجعها وآلمها وأمضها وأحزنها هذه والله مصيبة لا عزاء عنها ورزية لا خلف لها ثم بكيا جميعا ساعة وأخذ علي رأسها وضمها إلى صدره ثم قال أوصيني بما شئت فإنك تجديني وفيا أمضي كل ما أمرتني به وأختار أمرك على أمري قالت جزاك الله عني خير الجزاء يا ابن عم ثم أوصته بما أرادت فقام أمير المؤمنين عليه السلام بجميع ما وصته به فغسلها في قميصها وأعانته على غسلها أسماء بنت عميس. قال ابن عبد البر في الاستيعاب: غسلها علي بن أبي طالب مع أسماء بنت عميس. وروى الحاكم في المستدرك بسنده عن أسماء بنت عميس قالت غسلت أنا وعلي فاطمة بنت رسول الله صلى الله عليه وسلم وكان علي هو الذي يباشر غسلها وأسماء تعينه على ذلك وبهذا يرتفع استبعاد بعضهم أن تغسلها أسماء مع علي وهي أجنبية عنه لأنها كانت يومئذ زوجة أبي بكر وفي بعض الأخبار أنه أمر الحسن والحسين عليه السلام يدخلان الماء ولم يحضرها غيره وغير الحسنين وزينب وأم كلثوم وفضة جاريتها وأسماء بنت عميس: قال ابن عبد البر في الاستيعاب: فلما توفيت جاءت عائشة تدخل فقالت أسماء لا تدخلي فشكت إلى أبي بكر فقالت أن هذه الخثعمية تحول بيننا وبين بنت رسول الله صلى الله عليه وسلم وقد جعلت لها مثل هودج العروس فجاء فوقف على الباب فقال يا أسماء ما حملك على أن منعت أزواج النبي صلى الله عليه وسلم أن يدخلن على بنت رسول الله صلى الله عليه وسلم وجعلت لها مثل هودج العروس فقالت أمرتني أن لا يدخل عليها أحد وأريتها هذا الذي صنعت وهي حية فأمرتني أن أصنع ذلك لها قال أبو بكر فاصنعي ما أمرتك ثم انصرف، وكفنها علي عليه السلام في سبعة أثواب وحنطها بفاضل حنوط رسول الله صلى الله عليه وسلم ثم صلى عليها وكبر خمسا ودفنها في جوف الليل وعفى قبرها ولم يحضر دفنها والصلاة عليها إلا علي والحسنان عليه السلام وعمار والمقداد وعقيل والزبير وأبو ذر وسلمان وبريدة ونفر من بني هاشم وخواص علي عليه السلام. واختلف في موضع دفنها فقيل دفنت في بيتها وهو الأصح الذي يقتضيه الاعتبار وقيل دفنت في البقيع وسوى علي عليه السلام حول قبرها قبورا مزورة حتى لا يعرف أحد موضعه. وروى ابن سعد في الطبقات إنه نزل في حفرة فاطمة العباس وعلي والفضل. وروى عدة روايات بعدة أسانيد أن عليا عليه السلام هو الذي صلى عليها. وروى ابن سعد أيضا روايات كثيرة بعدة أسانيد عن الزهري أن عليا عليه السلام دفن فاطمة بنت رسول الله صلى الله عليه وسلم ليلا. وبسنده عن جابر عن الباقر عليه السلام قال دفنت فاطمة ليلا. وروى أيضا عدة روايات عن موسى بن علي عن بعض أصحابه وعن عائشة وعن يحيى بن سعيد أن فاطمة دفنت ليلا بسنده عن علي بن الحسين قال سالت ابن عباس متى دفنتم فاطمة فقال دفناها بليل بعد هدأة قلت فمن صلى عليها قال علي. وروى الحاكم بسنده عن عائشة قالت دفنت فاطمة بنت رسول الله صلى الله عليه وسلم ليلا ولم يشعر بها أبو بكر حتى دفنت وصلى عليها علي بن أبي طالب وقال ابن عبد البر في الاستيعاب صلى عليها علي بن أبي طالب وهو الذي غسلها مع أسماء بنت عميس وكانت أشارت عليه أن يدفنها ليلا. وأورد السمهودي في وفاء الوفا بأخبار دار المصطفى عدة روايات دالة على أنها دفنت ليلا ومنها ما حكاه عن البيهقي إنه قال وقد ثبت أن أبا بكر لما يعلم بوفاة فاطمة عليه السلام لما ثبت في الصحيح أن عليا دفنها ليلا ولم يعلم أبا بكر. وعن الطبري في دلائل الإمامة عن محمد بن همام أن عليا عليه السلام دفنها بالروضة وعمى موضع قبرها قال وأصبح البقيع ليلة دفنت وفيه أربعون قبرا جدد. وروي أن أمير المؤمنين قام بعد دفنها عليه السلام فحول وجهه إلى قبر رسول الله صلى الله عليه وسلم ثم قال: السلام عليك يا رسول الله عني وعن ابنتك وزائرتك النازلة في جوارك والبائتة في الثرى ببقعتك والمختار الله لها سرعة اللحاق بك قل يا رسول الله عن صفيتك صبري ورق عنها تجلدي إلا أن في التأسي بعظيم فرقتك وفادح مصيبتك موضع تعز فلقد وسدتك في ملحود قبرك وفاضت بين نحري وصدري نفسك بلى وفي كتاب الله لي نعم القبول إنا لله وأنا إليه راجعون قد استرجعت الوديعة وأخذت الرهينة واختلست الزهراء فما أقبح الخضراء والغبراء يا رسول الله أما حزني فسرمد وأما ليلي فمسهد إلى أن يختار الله لي دارك التي أنت فيها مقيم كمد مقيح وهم مهيج سرعان ما فرق بيننا وإلى الله أشكو وستنبئك ابنتك بتضافر أمتك على هضمها فأحفها السؤال واستخبرها الحال فكم من غليل معتلج بصدرها لم تجد إلى بثه سبيلا وستقول ويحكم الله وهو خير الحاكمين والسلام عليكما سلام مودع لا قال ولا سئم فإن انصرف فلا عن ملالة وإن أقم فلا عن سوء ظن بما وعد الله الصابرين واها واها والصبر أيمن وأجمل ولولا غلبة المستولين لجعلت المقام واللبث لزاما معكوفا ولاعولت إعوال الثكلى على جليل الرزية فبعين الله تدفن ابنتك سرا وتهضم حقها وتمنع ارثها ولم يطل العهد ولم يخلق منك الذكر إلى الله يا رسول الله المشتكى وفيك يا رسول الله أحسن العزاء صلى الله عليك وعليك وعليها السلام والرضوان. ولما دفنها علي عليه السلام قام على شفير القبر فأنشأ يقول وقال الحاكم في المستدرك لما ماتت فاطمة قال علي بن أبي طالب:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكل اجتماع من خليلين فرقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل الذي دون الفراق قليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان افتقادي فاطما بعد أحمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دليل على أن لا يدوم خليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعن الطبري في دلائل الإمامة عن محمد بن همام أن المسلمين لما علموا وفاتها جاءوا إلى البقيع فوجدوا فيه أربعين قبرا فأشكل عليهم موضع قبرها من سائر القبور فضج الناس ولام بعضهم بعضا وقالوا لم يخلف نبيكم فيكم إلا بنتا واحدة تموت وتدفن ولم تحضروا وفاتها والصلاة عليها ولا تعرفوا قبرها ثم قال ولاة الأمر منهم هاتوا من نساء المسلمين من ينبش هذه القبور حتى نجدها فنصلي عليها ونزور قبرها فبلغ ذلك أمير المؤمنين عليه السلام فخرج مغضبا قد احمرت عيناه ودرت أوداجه وعليه قباؤه الأصفر الذي كان يلبسه في كل كريهة وهو متكئ على سيفه ذي الفقار حتى ورد البقيع فسار إلى الناس النذير وقالوا هذا علي بن أبي طالب قد أقبل كما ترونه يقسم بالله لئن حول من هذه القبور حجر ليضعن السيف على غابر الآخر فتلقاه بعضهم فقال له ما لك يا أبا الحسن والله لننبشن قبرها ولنصلين عليها فضرب علي عليه السلام بيده إلى جوامع ثوبه فهزه ثم ضرب به الأرض وقال أما حقي فقد تركته مخافة أن يرتد الناس وأما قبر فاطمة فوالله الذي نفس علي بيده لأن رمت وأصحابك شيئا من ذلك لأسقين الأرض من دمائكم فإن شئت فاعرض فتلقاه آخر فقال يا أبا الحسن بحق رسول الله وبحق من فوق العرش إلا خليت عنه فإنا غير فاعلين شيئا تكرهه فخلى عنه وتفرق الناس ولم يعودوا إلى ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ما أثر عنها من الحكم</w:t>
@@ -2165,390 +2165,390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منه ما يأتي في سيرة الحسن عليه السلام من قولها وهي ترقص الحسنين ع. وقولها عليه السلام ترثي أباها صلى الله عليه وسلم بعد ما أخذت من تراب القبر الشريف ووضعته على عينيها وأنشأت تقول رواه غير واحد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ذا علي من شم تربة أحمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن لا يشم مدى الزمان غواليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبت علي مصائب لو أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبت على الأيام عدن لياليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقولها عليه السلام ترثيه صلى الله عليه وسلم كما في مناقب ابن شهراشوب وفيها البيتان المذكوران:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للمغيب تحت إطباق الثرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن كنت تسمع صرختي وندائيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبت علي مصائب لو أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبت على الأيام عدن لياليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كنت ذات حمى بظل محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا اختشي ضيما وكان جماليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاليوم اخشع للذليل وأتقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضيمي وأدفع ظالمي بردائيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا بكت قمرية في ليلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شجنا على غصن بكيت صباحيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلأجعلن الحزن بعدك مؤنسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولأجعلن الدمع فيك وشاحيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ذا على من شم تربة أحمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن لا يشم مدى الزمان غواليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقولها عليه السلام ترثيه صلى الله عليه وسلم أورده أحمد بن زيني دحلان في السيرة النبوية:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأبر آفاق السماء وكورت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شمس النهار واظلم العصران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والأرض من بعد النبي كئيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسفا عليه وكثيرة الرجفان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليبكه شرق البلاد وغربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليبكه مضر وكل يماني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقولها عليه السلام ترثيه صلى الله عليه وسلم كما في مناقب ابن شهراشوب وفي السيرة النبوية لأحمد بن زيني دحلان أنها لحسان بن ثابت:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنت السواد لناظري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعليك يبكي الناظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شاء بعدك فليمت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعليك كنت أحاذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعيان الشيعة،(دار التعارف للمطبوعات - بيروت،1983،ط 1،ج 1،ص 307)</w:t>
       </w:r>
@@ -3564,51 +3564,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى أبو جعفر الرازي، عن ثابت، عن أنس، عن النبي -صلى الله عليه وسلم- نحوه ولفظه: ’’خير نساء العالمين أربع’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معمر، عن قتادة، عن أنس مرفوعا: ’’حسبك من نساء العالمين أربع’’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> الحديث</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وصحح الترمذي هذا وهو: ’’حسبك من نساء العالمين مريم وخديجة وآسية بنت مزاحم وفاطمة بنت محمد -صلى الله عليه وسلم’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو نعيم: حدثنا محمد بن مروان الذهلي، حدثنا أبو حازم، حدثني أبو هريرة أن رسول الله -صلى الله عليه وسلم- قال: ’’إن ملكا استأذن الله في زيارتي فبشرني أن فاطمة سيدة نساء أمتي وأن الحسن والحسين سيدا شباب أهل الجنة’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3940,75 +3940,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومما ينسب إلى فاطمة ولا يصح:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا على من شم تربة أحمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ألا يشم مدى الزمان غواليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبت علي مصائب لو أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> صبت على الأيام عدن لياليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولها في ’’مسند بقي’’ ثمانية عشر حديثا منها حديث واحد متفق عليه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5320,299 +5320,299 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقال إنها وقفت على قبر أبيها, وقالت: (من البسيط)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان بعدك أبناء وهثبنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت شاهدها لم تكثر الخطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنا فقدناك فقد الأرض وابلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغاب مذ غبت عنا الوحي والكتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليت قبلك كان الموت صادفنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما نعيت وحالت دونك الكثب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المناسبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ونسب إليها قولها: (من الكامل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا على من شم تربة أحمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن لا يشم مدى الزمان غواليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبت علي مصائب لو أنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبت على الأيام عدن لياليا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">المناسبة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقالت فاطمة ترثي أباها خاتم الرسل صلى الله عليه وسلم: (من الكامل)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اغبر آفاق السماء وكورت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شمس النهار وأظلم العصران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والأرض من بعد النبي كئيبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسفا عليه كثيرة الأحزان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليبكه شرق البلاد وغربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولتبكيه مضر وكل يماني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليبكه الطود الأشم وجوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبيت ذو الأستار والأركان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا خاتم الرسل المبارك صنوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صلى عليك منزل القرآن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 شاعرات العرب في الجاهلية والإسلام،(المكتبة الأهلية - بيروت،1934،ط 1،ج 1،ص 165)</w:t>
       </w:r>
@@ -6118,50 +6118,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>