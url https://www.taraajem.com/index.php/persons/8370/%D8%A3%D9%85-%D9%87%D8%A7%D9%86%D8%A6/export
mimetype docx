--- v0 (2026-05-01)
+++ v1 (2026-07-18)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أم هانئ  فاختة بنت ابي طالب بن عبد المطلب الهاشمية القرشية، المشهورة بأم هانئ: اخت امير المؤمنين علي بن ابي طالب، وبنت عم النبي (ص) اختلف المؤرخون في اسمها: فاختة، او عاتكة، او فاطمة، والاشهر الاول. وكنى عنها زوجها هبيرة ابن ابي وهب المخزومي، في ابيات له، بهند واول الابيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشاقتك هند أم ناك سؤالها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك النوى اسبابها وانفتالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فسماها بعض مترجميها هندا. اسلمت عام الفتح بمكة، وهرب زوجها إلى نجران، ففرق الاسلام بينهما. فعاشت ايما. وماتت بعد اخيها (علي). وروت عن النبي (ص) 46 حديثا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -344,75 +344,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحجة من يقول هند ما أخبرنا به أبو جعفر بإسناده عن يونس، عن ابن إسحاق قال: «وأما هبيرة بن أبي وهب المخزومي، وهو زوج أم هانئ، فإنه أقام بنجران حتى مات مشركا، وقال: حين بلغه إسلام أم هانئ بنت أبي طالب، وكانت تحته، واسم أم هانئ هند:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشاقتك هند أم أتاك سؤالها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كذاك النوى أسبابها وانفتالها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أرقت في رأس حصن ممرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنجران يسرى بعد ليل خيالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي أكثر من هذا. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخرجها أبو عمر وأبو موسى.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -473,251 +473,251 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أسلمت عام الفتح. فلما أسلمت وفتح رسول الله صلى الله عليه وسلم مكة، هرب هبيرة إلى نجران، وقال حين فر معتذرا من فراره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمرك ما وليت ظهري محمدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأصحابه جبنا، ولا خيفة القتل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنني قلبت أمري فلم أجد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لسيفي غناء إن ضربت ولا نبلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقفت فلما خفت ضيقة موقفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> رجعت لعود كالهزبر أبي الشبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال خلف الأحمر: أبيات هبيرة في الاعتذار خير من قول الحارث بن هشام، يعني قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الله يعلم ما تركت قتالهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> حتى علوا فرسي بأشقر مزبد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الأصمعي: أحسن ما قيل في الاعتذار من الفرار قول الحارث بن هشام.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا عبيد الله بن أحمد بإسناده عن يونس بن بكير، عن ابن إسحاق: أن هبيرة أقام بنجران فلما بلغه إسلام أم هانئ وكانت تحته- قال أبياتا منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاذلة هبت بليل تلومني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وتعذلني بالليل، ضل ضلالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونزعم أني إن أطعت عشيرتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> سأردى، وهل يردين إلا زوالها؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها يخاطب أم هانئ:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كنت قد تابعت دين محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقطعت الأرحام منك حبالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكوني على أعلى سحيق بهضبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ململمة غبراء يبس بلالها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي أكثر من هذا. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وولدت أم هانئ لهبيرة عمرا، وبه كان يكنى هبيرة، وهانئا ويوسف وجعدة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -900,75 +900,75 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هند بنت أبي طالب بن عبد المطلب، يقال: إنه اسم أم هانئ، وهي مشهورة بكنيتها. وقيل: اسمها عاتكة، والمشهور فاختة، قاله ابن إسحاق في رواية يونس بن بكير وغيره عنه في قصة فتح مكة. وأما هبيرة بن أبي هبيرة بن أبي وهب المخزومي- وكان زوج أم هانئ فإنه تزوج بنجران مشركا، وقال، لما بلغه إسلام أم هانئ:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشاقتك هند أم أتاك سؤالها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك النوى أسبابها وانفتالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أرقت في رأس حصن ممرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنجران يسري بعد يوم خيالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الإصابة في تمييز الصحابة،(دار الكتب العلمية - بيروت،1995،ط 1،ج 8،ص 346)</w:t>
       </w:r>
@@ -1272,123 +1272,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن إسحاق: لما بلغ هبيرة إسلامها قال أبياتا منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاذلة هبت بليل تلومني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وتعذلني بالليل ضل ضلالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتزعم أني إن أطعت عشيرتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> سأوذى وهل يؤذيني إلا زوالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كنت قد تابعت دين محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقطعت الأرحام منك حبالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكوني على أعلى سحيق بهضبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ململمة غبراء يبس بلالها#</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: لم يذكر أحد أن هبيرة أسلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عاشت أم هانئ إلى بعد سنة خمسين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1546,75 +1546,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل: فاختة، وكلاهما قاله جماعة من العلماء بهذا الشأن، وقد ذكرناها في الفاء، وسنذكرها في الكنى إن شاء الله تعالى. ومن حجة من قال: إن اسمها هند- قول زوجها هبيرة بن أبي وهب بن عمرو بن عائذ بن عمران بن مخزوم حين هرب إلى نجران، وأسلمت أم هانئ زوجته، فبلغه إسلامها، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشاقتك هند أم أتاك سؤالها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كذاك النوى أسبابها وانتقالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أرقت في رأس حصن ممرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنجران يسري بعد نوم خيالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي أبيات سنذكرها بكمالها في باب كنيتها إن شاء الله تعالى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1659,251 +1659,251 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أم هانئ بنت أبي طالب بن عبد المطلب بن هاشم  أخت علي بن أبي طالب شقيقته، أمها فاطمة بنت أسد بن هاشم بن عبد مناف، وهي أم طالب وعقيل وجعفر وجمانة. اختلف في اسمها فقيل هند. وقيل فاختة، كانت تحت هبيرة بن أبي وهب بن عمرو بن عائذ بن عمران بن مخزوم، أسلمت عام الفتح، فلما أسلمت أم هانئ وفتح الله على رسول الله صلى الله عليه وسلم مكة، هرب هبيرة إلى نجران وقال حين فر متعذرا من فراره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمرك ما وليت ظهري محمدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأصحابه جبنا ولا خيفة للقتل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنى قلبت أمير فلم أجد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لسيفي غناء إن ضربت ولا نبلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقفت فلما خفت ضيعة موقفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> رجعت لعود كالهزبر إلى الشبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال خلف الأحمر: إن أبيات هبيرة في الاعتذار من الفرار خير من قول الحارث بن هشام. وقال الأصمعي: أحسن ما قيل في الاعتذار من الفرار قول الحارث بن هشام. وقال هبيرة أيضا بعد فراره يخاطب امرأته أم هانئ هند ابنة أبي طالب بعد البيتين الذين مضيا في باب هند:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن كنت قد تابعت دين محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وعطفت الأرحام منك حبالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكوني على أعلى سحيق بهضبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ممنعة لا تستطاع قلالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإني من قوم إذا جد جدهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> على أي حال أصبح اليوم حالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني لأحمي من وراء عشيرتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا كثرت تحت العوالي مجالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطارت بأيدي القوم بيض كأنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مخاريق ولدان ينوس ظلالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كلام المرء في غير كنهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لكالنبل تهوي ليس فيها نصالها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فولدت أم هانئ لهبيرة فيما ذكر الزبير عمر، وبه كان يكنى هبيرة وهانئا ويوسف وجعدة بني هبيرة بن أبي وهب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2887,50 +2887,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>