--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -262,99 +262,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكرها أبو هلال العسكري في «كتاب الأوائل» بغير إسناد أطول مما هنا، فقال: خرج أبو سفيان بن حرب في جمع من قريش وثقيف يريدون بلاد كسرى بتجارة لهم، فلما ساروا ثلاثا جمعهم أبو سفيان، فقال: إنا في سيرنا هذا لعلى خطر ما قدومنا على ملك لم يأذن لنا بالقدوم عليه؟ وليست بلاده لنا بمتجر، فأيكم يذهب بالعير. فنحن برآء من دمه إن أصيب، وإن يغنم فله نصف الربح. فقال غيلان بن سلمة: أنا أمضي بالعير، وأنشده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلو رآني أبو غيلان إذ حسرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عني الأمور بأمر ما له طبق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقال رغب ورهب أنت بينهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> حب الحياة وهول النفس والشفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إما مشف على مجد ومكرمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أو أسوة لك فيمن يهلك الورق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فخرج بالعير، وكان أبيض طويلا جعدا، فتخلق ولبس ثوبين أصفرين، وشهر نفسه، وقعد بباب كسرى، حتى أذن له، فدخل عليه وشباك بينه وبينه، فقال الترجمان: يقول لك: ما أدخلك بلادي بغير إذني؟ فقال: لست من أهل عداوة لك، ولم أكن جاسوسا، وإنما حملت تجارة، فإن أردتها فهي لك، وإن كرهتها رددتها، قال: فإنه ليتكلم إذ سمع صوت كسرى، فخر ساجدا، فقال له الترجمان: يقول لك: ما أسجدك؟ قال: سمعت صوتا مرتفعا حيث لا ترتفع الأصوات، فظننته صوت الملك، فسجدت قال: فشكر له ذلك، وأمر بمرفقة فوضعت تحته، فرأى فيها صورة الملك فوضعها على رأسه، فقال له الحاجب: إنما بعثنا بها إليك لتقعد عليها، فقال: قد علمت، ولكني رأيت عليها صورة الملك فوضعتها على أكرم أعضائي. فقال: ما طعامك في بلادك؟ قال: الخبز. قال: هذا عقل الخبز، ثم اشترى منه التجارة بأضعاف أثمانها، وبعث معه من بنى له أظما بالطائف، فكان أول أطم بني بالطائف.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الإمام أحمد: حدثنا إسماعيل بن إبراهيم، وقال إسحاق بن راهويه في مسندة: أنبأنا عيسى بن يونس، وإسماعيل، قالا: حدثنا معمر، عن الزهري، عن سالم، عن أبيه- أن غيلان بن سلمة الثقفي أسلم وتحته عشر نسوة، فقال له النبي صلى الله عليه وآله وسلم، اختر منهن أربعا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -518,123 +518,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المرزباني في «معجم الشعراء»: غيلان شريف شاعر أحد حكام قيس في الجاهلية، وأنشد له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم ينتقص مني المشيب قلامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> الآن حين بدا ألب وأكيس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشيب إن يحلل فإن وراءه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عمرا يكون خلاله متنفس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرني أحمد بن الحسين الزينبي، أنبأنا محمد بن أحمد بن خالد، أنبأنا محمد بن إبراهيم المقدسي، أنبأنا عبد السلام الزهري، أنبأنا أبو القاسم العكبري، أنبأنا أبو القاسم بن اليسري، أنبأنا أبو طاهر المخلص. حدثنا أحمد بن نصر بن بجير، حدثنا علي بن عثمان النفيلي، حدثنا المعافى، حدثنا القاسم بن معن، عن الأجلح، عن عكرمة، قال: سئل ابن عباس عن قوله تعالى: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{وثيابك فطهر}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - قال: لا تلبس على معصية، ولا على غدرة، ثم قال ابن عباس: سمعت غيلان بن سلمة يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني بحمد الله لا ثوب فاجر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> لبست ولا من غدرة أتقنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الإصابة في تمييز الصحابة،(دار الكتب العلمية - بيروت،1995،ط 1،ج 5،ص 253)</w:t>
       </w:r>
@@ -1141,50 +1141,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>