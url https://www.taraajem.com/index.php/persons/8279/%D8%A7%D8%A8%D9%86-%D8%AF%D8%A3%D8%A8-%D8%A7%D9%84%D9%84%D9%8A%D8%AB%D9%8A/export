--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -190,259 +190,259 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث فيما رفعه إلى رفيع بن سلمة عن أبي عبيدة قال: أنشد ابن دأب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهم من ولدوا أشبوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسر الأدب المحض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فبلغ ذلك أبا عمرو بن العلاء فقال: أخطأت استه الحفرة، إنما هو أشبؤوا أي كفوا، أما سمع قول الشاعر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذو الرمحين أشباك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من القوة والحزم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فبلغه عن ابن دأب شيء فقال: على نفسها تجني براقش، أما سمعتم قول الليثي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا من مبلغ دأب بن كرز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا الخنساء ذائدة الظليم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تفخر بأحمر واطرحه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما يخفى الأغر من البهيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعند الله سر من أبيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كراع زيد في عرض الأديم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث فيما رفعه إلى جابر بن الصلت البرقي قال: وعد المهدي ابن دأب جارية فوهبها له، فأنشد عبد الله بن مصعب الزبيري قول مضرس الأسدي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تيأسن من صالح أن تناله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن كان قدما بين أيد تبادره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فضحك المهدي وقال: ادفعوا إلى عبد الله فلانة لجارية أخرى، فقال عبد الله بن مصعب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنجز خير الناس قبل وعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراح من مطل وطول كده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال ابن دأب: ما قلت شيئا، هلا قلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلاوة الفضل بوعد منجز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا خير في العرف كنهب منهز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فضحك المهدي وقال: أحسن الوفاء ما تقدمه ضمان.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث عن سعيد بن سلم قال: ما شيء أجل من العلم، كان ابن دأب أحفظ الناس للأنساب والأخبار، وكان تياها، فكان ينادم الهادي ولا يتغدى معه ولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -462,611 +462,611 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث بإسناد رفعه إلى أبي زهير قال: كان ابن دأب أحظى الناس عند الهادي، فخرج الفضل بن الربيع يوما فقال: إن أمير المؤمنين يأمر من ببابه بالانصراف، فأما أنت يا ابن دأب فادخل، قال ابن دأب: فدخلت وهو منبطح على فراشه وأن عينيه لحمراوان من السهر وشرب الليل فقال لي: حدثني بحديث من حديث الشراب، فقلت: نعم يا أمير المؤمنين، خرج نفر من كنانة إلى الشام يجلبون الخمر فمات أحدهم فجلسوا على قبره يشربون، فقال أحدهم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تصرد هامة من شربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اسقه الخمر وإن كان قبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اسق أوصالا وهاما وصدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناشعا ينشع نشع المنبهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان حرا فهوى فيمن هوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل عود ذي هنون منكسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فدعا بدواة فكتبها، ثم كتب إلى الخزان بأربعين ألف درهم وقال: عشرة آلاف لك وثلاثون ألفا للثلاثة الأبيات، قال: فأتيت الخزان فقالوا: صالحنا على عشرة آلاف أنك تحلف لنا ألا تذكرها لأمير المؤمنين، فحلفت ألا أذكرها حتى يبدأني، فمات ولم يذكرها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث قال: دخل ابن دأب على عيسى بن موسى عند منصرفه من فخ فوجده واجما يلتمس عذرا لمن قتل، فقال له: أصلح الله الأمير، أنشدك شعرا كتب به يزيد بن معاوية يعتذر فيه إلى أهل المدينة من قتل الحسين بن علي عليهما السلام؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: أنشدني فأنشده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أيها الراكب الغادي لطيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على عذافرة في سيرها قحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبلغ قريشا على شحط المزار بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيني وبين حسين الله والرحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وموقف بفناء البيت أنشده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عهد الإله وما ترعى به الذمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنفتم قومكم فخرا بأمكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم حصان لعمري برة كرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي التي لا يداني فضلها أحد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنت الرسول وخير الناس قد علموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفضلها لكم فضل وغركم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قومكم لهم في فضلها قسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني لأعلم أو ظنا كعالمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والظن يصدق أحيانا فينتظم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن سوف يترككم ما تطلبون به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قتلى تهاداكم العقبان والرخم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا قومنا لا تشهوا القوم إذ خمدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومسكوا بحبال السلم واعتصموا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد جرت الحرب من قد كان قبلكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من القرون وقد بادت بها الأمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنصفوا قومكم لا تهلكوا بذخا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرب ذي بذخ زلت به القدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فسري عن عيسى بعض ما كان فيه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن مناذر يهجو ابن دأب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن يبغ الوصاة فإن عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصاة للكهول وللشباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خذوا عن مالك وعن ابن عون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ترووا أحاديث ابن داب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى الغاوين يتبعون منها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملاهي من أحاديث كذاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا طلبت منافعها اضمحلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما ينجاب رقراق السراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث عن عمر بن أبي عبيدة النميري عن خاله ابن أبي شميلة قال: كان خلف الأحمر ينسب ابن دأب إلى الكذب، قال: فغدوت يوما أنا وخلف على ابن دأب، فأخذ في حديث ذي الخلصة حتى انقضى، فلما انصرفنا قلت لخلف: يا أبا محرز أتراه كذب؟ قال: لا أدري، والله لا أعرف مما حدث به قليلا ولا كثيرا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال عمر: ولخلف الأحمر في أبي العيناء محمد بن عبيد الله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا صاحب مولع بالمراء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كثير الخطاء قليل الصواب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشد لجاجا من الخنفساء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأزهى إذا ما مشى من غراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس من العلم في فقرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا حصل العلم غير التراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحاديث ألفها شوكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخرى مؤلفة لابن داب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المرزباني: وقوم يروون في هذه الأبيات زيادة، وأبيات خلف هي هذه والزيادة عليها فيما ذكر المقدمي والكراني لأبان بن عبد الحميد اللاحقي. وروى عبد الله بن المعتز عن عمر بن شبة قال: شوكر شاعر بالبصرة يضع الأخبار والأشعار.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث الرياشي قال، قال الأصمعي، قلت لخلف الأحمر: أما ترى ما جاء به ابن دأب؟ أين الحجاز والشوكري من الكوفة؟ فقال: إنما يروي لهؤلاء من يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1086,163 +1086,163 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث مصعب بن عبد الله الزبيري قال: شيطان الردهة شيء وضعه ابن دأب، وهو ذو الثدية فيما زعم، قال: جاءت أمه تستسقي ماء فوقع بها شيطان فحملته وحدث المرزباني فيما رفعه إلى مصعب الزبيري عن أبيه قال: كنا جماعة نجالس الهادي، أنا وسعيد بن سلم الباهلي وابن دأب وعبد الله بن مسلم العزيزي وكان أجرأنا عليه، فخرج علينا مغيظا متغيرا، فسأله العزيزي عن خبره فقال: لم أر كصاحب الدنيا أكثر آفات ولا أدوم هموما، قد عرفتم موضع لبانة بنت جعفر بن أبي جعفر مني وأثرتها عندي، وإنها أغلظت لي بادلالها في شيء فلم أجد صبرا فنلتها بيدي فندمت عليه، فسكتنا خوفا من تعنيفه أو تصويب رأيه فيبلغها ذلك، فقال ابن دأب: وما في ذلك يا أمير المؤمنين؟ هذا الزبير بن العوام حواري رسول الله صلى الله عليه وسلم وابن عمته ضرب امرأته أسماء بنت أبي بكر الصديق، وهي من أفضل نساء زمانها حتى كسر يدها، وكان ذلك سبب مفارقته إياها لأنه قال: أنت طالق إن حال عبد الله بيني وبينك، يعني ابنه عبد الله بن الزبير، فلم يخله وخلصها، وهذا عمر رضي الله عنه يقول: لا يسأل الرجل فيم يضرب امرأته، وهذا كعب بن مالك الأنصاري وهو أخو الزبير، آخى رسول الله صلى الله عليه وسلم بينهما، عتب على امرأته، وهي من المهاجرات في شيء فضربها حتى حال بنوها بينهما فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا بنوها حولها لخبطتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن تداني الموت غير مذمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنهم حالوا بمنعي دونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تعدميهم بين ناه ومقسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمالت وفيها جائش من عبيطها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كحاشية البرد اليماني المسهم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فضحك الهادي وسري عنه، وأمر بالطعام، وأمر لابن دأب بخمسين ألف درهم وخمسين ثوبا، قال عبد الله بن مصعب: فتأسفت كيف سبقني إلى شيء أحفظه مثل حفظه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو الطيب اللغوي في كتاب «مراتب النحويين» قال: فأما مدينة الرسول صلى الله عليه وسلم فلا نعلم بها إماما في العربية؛ حدث الأصمعي قال: أقمت بالمدينة زمانا مع جعفر بن سليمان الهاشمي واليها فما رأيت بالمدينة قصيدة واحدة صحيحة إلا مصحفة أو مصنوعة، وكان ابن دأب يضع الشعر وأحاديث السمر وكلاما ينسبه إلى العرب، فسقط وذهب علمه وخفيت روايته، قال: وكان شاعرا وعلمه بالأخبار أكثر، قال الأصمعي: وأتعجب لابن دأب حين يزعم أن أعشى همدان يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من رأى لي غزيلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أربح الله تجارته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخضاب بكفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسود اللون قارته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قال الأصمعي: يا سبحان الله، يحذف الألف التي قبل الهاء في الله، ويسكن الهاء، ويرفع تجارته وهو منصوب، ويجوز هذا عنه، ويروي الناس عن مثله!! قال: ولقد سمعت خلفا الأحمر يقول: لقد طمع ابن دأب في الخلافة حين يجوز مثل هذا عنه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1999,50 +1999,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>