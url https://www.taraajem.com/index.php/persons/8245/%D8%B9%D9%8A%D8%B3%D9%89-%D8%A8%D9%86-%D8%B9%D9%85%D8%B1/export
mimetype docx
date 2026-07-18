--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -133,75 +133,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال التاريخي: حدثنا المبرد مرة أخرى عن التوزي عن أبي عبيدة قال: ووضع عيسى بن عمر كتابين في النحو سمى أحدهما «الجامع» والآخر «المكمل» فقال الخليل بن أحمد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بطل النحو جميعا كله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير ما أحدث عيسى بن عمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذاك إكمال وهذا جامع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهما للناس شمس وقمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المؤلف: وهذان كتابان ما علمنا أحدا رآهما ولا عرفهما، غير أن أبا الطيب اللغوي ذكر في كتابه أنهما مبسوط ومختصر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر عن المبرد أنه قال: قرأت أوراقا من أخد كتابي عيسى بن عمر، وذكر أيضا أن عيسى بن عمر أخذ النحو عن أبي عمرو بن العلاء.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -447,187 +447,187 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وصنف كتابين في النحو، يسمى أحدهما الجامع، والآخر الإكمال. وفيهما يقول الخليل بن أحمد - وكان الخليل قد أخذ عنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذهب النحو جميعاً كله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير ما أحدث عيسى بن عمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذاك إكمال وهذا جامعٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهما للناس شمس وقمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهذان الكتابان لم نرهما ولم نرَ أحداً رآهما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يحيى بن المبارك اليزيدي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا طالب النحو ألا فابكه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد أبي عمرو وحماد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابن أبي إسحاق في علمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والزبن في المشهد والنادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيسى وأشباهٌ لعيسى وهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يأتي لهم دهر بأنداد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويونس النحوي لا تنسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا خليلا حية الوادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتوفي سنة تسع وأربعين ومائة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويشهد لهذا ما روي عن الأصمعي أنه قال: توفي عيسى بن عمر قبل أبي عمرو بهمس سنين، وكان ذلك في خلافة أبي جعفر المنصور، وكان أبو عمرو قد توفي سنة أربع وخمسين ومائة، على ما سنذكره إن شاء الله تعالى.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -881,75 +881,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويقال: إن له في النحو نيفا وسبعين مصنفا، لم يظهر منها سوى كتابين، وهما: الجامع والإكمال وقد مدحهما الخليل بن أحمد بيتين من شعره، هما:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذهب النحو جميعا كله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير ما أحد عيسى بن عمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذاك إكمال وهذه جامع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذا للناس شمس وقمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي سنة تسع وأربعين ومائة </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1082,50 +1082,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>