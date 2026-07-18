--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -504,51 +504,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عمر: عياض بن غنم لا أعلم خلافا أنه افتتح عامة بلاد الجزيرة والرقة، وصالحه وجوه أهلها. وزعم بعضهم أن كتاب الصلح باسمه باق عندهم إلى اليوم، وهو أول من اجتاز الدرب إلى الروم فيما ذكر الزبير، وكان شريفا في قومه، وقد ذكره ابن الرقيات فيمن ذكره من أشراف قريش فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عياض وما عياض بن غنم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> كان من خير من أجن النساء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الحسن بن عثمان وغيره: مات عياض بن غنم بالشام سنة عشرين، وهو ابن ستين سنة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الطبري: وكانت عنده أم الحكم بنت أبي سفيان. وقال البخاري: هو عامل عمر بالشام، ومات في زمان عمر رضي الله عنه وقال علي بن المديني: عياض بن غنم كان أحد الولاة باليرموك.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -974,51 +974,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عمر: عياض بن غنم لا أعلم خلافا، في أنه افتتح عامة بلاد الجزيرة والرقة، وصالحه وجوه أهلها، وزعم بعضهم أن كتاب الصلح باسمه، باق عندهم إلى اليوم، وهو أول من أجاز الدروب إلى الروم، فيما ذكر الزبير. وكان شريفا في قومه، وقد ذكره ابن الرقيات، فيمن ذكره من أشراف قريش، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعياض منا عياض بن غنم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان من خير من أجن النساء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الحسن بن عثمان وغيره: مات عياض بن غنم بالشام، سنة عشرين، وهو ابن ستين سنة، وقال علي بن المديني: عياض بن غنم، كان أحد الولاة باليرموك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن عبد البر: أسلم قبل الحديبية، وشهدها فيما ذكر الواقدي.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1087,51 +1087,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد ذكره عبد الله بن قيس الرقيات، فيمن ذكر من أشراف قريش، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعياض منا عياض بن غنم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان من خير من أجن النساء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">انتهى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والظاهر أن أحد المذكورين قبل، وما ذكره الزبير في نسبه، يدل على أنه سقط في النسخة التي رأيتها من الاستيعاب: «مالك بن ضبة» في نسب عياض بن زهير.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1272,50 +1272,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>