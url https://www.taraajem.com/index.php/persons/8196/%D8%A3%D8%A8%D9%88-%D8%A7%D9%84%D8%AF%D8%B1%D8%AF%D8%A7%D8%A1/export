--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -1442,75 +1442,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى من حديث ابن عيينة، وحديث إسماعيل بن عياش أيضا، أنه قيل لأبي الدرداء: مالك لا تقول الشعر. وكل لبيب من الأنصار قال الشعر! فقال: وأنا قد قلت شعرا. فقيل: وما هو؟ فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يريد المرء أن يؤتى مناه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويأبى الله إلا ما أرادا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول المرء فائدتي ومالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وتقوى الله أفضل ما استفادا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قيل: إنه استقضاه عمر بن الخطاب. وقيل: بل استقضاه معاوية. وتوفي في خلافة عثمان قبل قتل عثمان بسنتين. وقد تقدم من خبره في باب اسمه ما فيه كفاية.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1555,51 +1555,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو الدرداء واسمه عويمر. بن زيد بن قيس بن عائشة بن أمية بن مالك ابن عامر بن عدي بن كعب بن الخزرج بن الحارث بن الخزرج. وأمه محبة بنت واقد ابن عمرو بن الإطنابة بن عامر بن زيد مناة بن مالك بن ثعلبة بن كعب. وكان أبو الدرداء آخر أهل داره إسلاما فجاء عبد الله بن رواحة. وكان أخا له في الجاهلية والإسلام. فأخذ قدوما فجعل يضرب صنم أبي الدرداء وهو يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبرأ من أسماء الشياطين كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا كل ما يدعى مع الله باطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وجاء أبو الدرداء فأخبرته امرأته بما صنع عبد الله بن رواحة ففكر في نفسه فقال: لو كان عند هذا خير لدفع عن نفسه. فانطلق حتى أتى رسول الله - صلى الله عليه وسلم - ومعه عبد الله بن رواحة فأسلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا أبو معاوية الضرير قال: حدثنا الأعمش عن حثيمة عن أبي الدرداء قال: كنت تاجرا قبل أن يبعث النبي - صلى الله عليه وسلم - فلما بعث محمد زاولت التجارة والعبادة فلم تجتمعا فأخذت العبادة وتركت التجارة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2355,50 +2355,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>