--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -117,51 +117,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عويف الفزاري عويف القوافي: هو عويف بن معاوية الفزاري، وإنما قيل له عويف القوافي، لبيت قاله، وهو: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سأكذب من قد كان يزعم أنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قلت قولا لا أجيد القوافيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان شاعرا من ساكني الكوفة، وبيته أحد البيوتات الفاخرة في العرب، وأولها بيت آل حذيفة الفزاري، ومنهم: عويف القوافي، وبيت قيس، وبيت آل زرارة الدارمي، وبيت آل ذي الجدين بن عبد الله بن همام بيت شيبان، وبيت بني الديان من بني الحارث بن كعب بيت اليمن. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأما كندة فلا يعدون من أهل البيوتات إنما كانوا ملوكا، فهؤلاء خمسة. </w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -189,51 +189,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقف عويف على مجلس في مسجد، وفيه جرير بن عبد الله، فقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصيب على بجيلة من شقاها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هجائي حين أدركني المشيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له جرير: ألا أشتري منك أعراض بجيلة؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: بلى. </w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -253,51 +253,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأمر له بما طلب، فقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا جرير هلكت بجليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم الفتى وبئس القبيله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له جرير: ما أراهم نجوا منك بعد. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ودخل عويف على الوليد، وقد أذن للشعراء، فكان أول من بدر بين يديه عويف، فاستأذنه في الإنشاد. </w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -317,155 +317,155 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: ألست الذي قال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ياطلح أنت أخو الندى وحليفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الندى من بعد طلحة ماتا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الثناء إليك أطلق رحله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبحيث بت من المنازل باتا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أولست الذي يقول: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما جاء يومك يا ابن عوف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا جادت على الأرض السماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا سار العزيز بغنم جيش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا حملت على الطهر النساء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تساقى الناس بعدك يا ابن عوف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذريع الموت ليس له شفاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والله لا أسمع منك شيئا، ولا أنفعك بنافعة أبدا، أخرجوه عني. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له: القرشيون والشاميون: وما الذي أعطاك حين استخرج هذا منك؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -533,147 +533,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأتاه فأحملها أجمع. فقال يمدحه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غلام رماه الله بالخير يافعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له سيمياء لا تشق على البصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن الثريا علقت في جبينه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي حده الشعرى وفي جيده القمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما رأى المجد استعيرت ثيابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تردى رداء واسع الذيل واتزر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قيلت العوراء أغضى كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذليل بلا ذل ولو شاء لانتصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رآني فآساني ولو صد لم ألم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على حين لا باد يرجى ولا حضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 23،ص 0)</w:t>
       </w:r>
@@ -734,50 +734,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>