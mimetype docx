--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -60,51 +60,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو المنهال  عوف بن محلم الخزاعي، بالولاء، أبو المنهال: أحد العلماء الأدباء الرواة الندماء الشعراء. أصله من حران، من موالي بني أمية أو بني شيبان، انتقل إلى العراق فاختصه طاهر بن الحسين لمنادمته فبقى معه ثلاثين سنة لا يفارقه. ومات طاهر فقربه ابنه عبد الله وجعل له منزلته عند أبيه. واستمر عوف في صحبته إلى كبر وتجاوز الثمانين، وحن إلى أهله، ففارق عبد الله وقال فيه القصيدة التي منها البيت المشهور:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الثمانين وبلغتها، قد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحوجت سمعي إلى ترجمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومات في طريقه إلى حران. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -172,50 +172,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>