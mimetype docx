--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -181,387 +181,387 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأطلقه ورجع إلى قومه، ثم عاد إلى المدينة فسيره أبو بكر إلى الشأم، فشهد اليرموك. ثم سيره عمر إلى سعد بن أبي وقاص بالعراق، وكتب إلى سعد أن يصدر عن مشورته في الحرب. وشهد القادسية، وله فيها بلاء حسن، وقتل يوم القادسية، وقيل: بل مات عطشا يومئذ، وقيل: بل مات سنة إحدى وعشرين بعد أن شهد وقعة نهاوند مع النعمان بن مقرن، فمات بقرية من قرى نهاوند يقال لها «روذة» فقال بعض شعرائهم يرثيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد غادر الركبان يوم تحملوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بروذة شخصا لا جبانا ولا غمرا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لزبيد، بل لمذحج كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> رزئتم أبا ثور قريعكم عمرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">روى عنه شراحيل بن القعقاع أنه قال: علمنا رسول الله صلى الله عليه وسلم التلبية: «لبيك اللهم لبيك، لبيك لا شريك لك لبيك، إن الحمد والنعمة لك والملك لا شريك لك». فقال عمرو:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لقد رأيتنا منذ قريب ونحن إذا حججنا في الجاهلية نقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبيك تعظيما إليك عذرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> هذي زبيد قد أتتك قسرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعدو بها مضمرات شزرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يقطعن خبتا وجبالا وعرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قد تركوا الأوثان خلوا صفرا قال: فنحن والحمد لله نقول كما علمنا رسول الله صلى الله عليه وسلم. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى عن الشافعي رحمه الله قال: وجه رسول الله صلى الله عليه وسلم على بن أبي طالب رضي الله عنه، وخالد بن سعيد بن العاص إلى اليمن، وقال: إذا اجتمعتما فعلي الأمير، وإذا افترقتما فكل واحد منكما أمير. «فاجتمعا، وبلغ عمرو بن معديكرب مكانهما، فأقبل في جماعة من قومه، فلما دنا منهما قال: «دعوني حتى آتي هؤلاء القوم، فأني لم أسم لأحد قط إلا هابني». فلما دنا منهما نادى: «أنا أبو ثور، أنا عمرو بن معديكرب» فابتدره علي وخالد، وكل واحد منهما يقول لصاحبه: «خلني وإياه ويفديه بأبيه وأمه». فقال عمرو إذ سمع قولهما: العرب تفزع مني وأراني لهؤلاء جزرا، فانصرف عنهما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان شاعرا محسنا، ومن جيد شعره قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمن ريحانة الداعي السميع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يؤرقني وأصحابي هجوع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تستطع شيئا فدعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وجاوزه إلى ما تستطيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومما يستجاد من شعره قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذل، عدتي بدني ورمحي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وكل مقلص سلس القياد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذل، إنما أفنى شبابي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إجابتي الصريخ إلى المنادي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع الأبطال حتى سل جسمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأقرح عاتقي حمل النجاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويبقى بعد حلم القوم حلمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويفنى قبل زاد القوم زادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمنى أن يلاقيني قييس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وددت وأينما مني ودادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن ذا عاذري من ذي سفاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يرود بنفسه شر المراد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أريد حياته ويريد قتلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عذيرك من خليلك من مراد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">في أبيات أكثر من هذا. وتروى هذه الأبيات لدريد بن الصمة، وهي لعمرو بن معديكرب أشهر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخرجه الثلاثة.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -750,75 +750,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ورأيت في ديوانه، رواية أبي عمرو الشيباني، من نسخة فيها خط أبي الفتح بن جني قصيدة يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقادسية حين زاحم رستم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنا الكماة نهر كالأشطان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومضى ربيع بالجنود مشرقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينوي الجهاد وطاعة الرحمن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأخرج الطبراني عن محمد بن سلام الجمحي، قال: كتب عمرو إلى سعد: إني أمددتك بألفي رجل: عمرو بن معديكرب، وطليحة بن خويلد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر ابن سعد عن الواقدي، عن ربيعة، عن عثمان: لما ولي النعمان بن مقرن كتب إليه لما توجه إلى نهاوند: إن في جندك عمرو بن معديكرب، وطليحة بن خويلد، فأحضرهما وشاورهما في الحرب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -854,51 +854,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأخرج ابن سعد والبغوي، والهيثم بن كليب، والزبير في الموفقيات، والطبراني، وابن مندة، من طريق شرقي بن قطامي، عن أبي طلق الغامدي، عن شراحيل بن القعقاع، عن عمرو بن معديكرب، قال: لقد رأيتنا من قريب ونحن إذا حججنا قلنا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبيك تعظيما إليك عذرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذي زبيد قد أتتك قسرا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#يقطعن خبتا وجبالا وعراالحديث، وفيه: وكنا نمنع الناس أن يقفوا بعرفة، ونقف ببطن محسر يمنة عرفة، فرقا من أن يتخطفنا الجن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال رسول الله صلى الله عليه وسلم: «أجيزوا بطن عرفة، فإنما هم إذا أسلموا إخوانكم». قال: فعلمنا النبي صلى الله عليه وسلم التلبية: لبيك اللهم لبيك... إلى آخرها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -942,75 +942,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الوجيهي: وأنشدني غيره في ذلك لدعبل بن علي الخزاعي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد عادت الركبان حين تحملوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بروذة شخصا لا جبانا ولا غمرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لزبيد بل لمذحج كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رزئتم أبا ثور قريع الوغى عمرا»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن طريق خالد بن قطن، حدثني من شهد موت عمرو بن معديكرب: كان قد رقد، فلما أرادوا الرحيل أيقظوه، فقام، وقد مال شقه، وذهب لسانه، فلم يلبث أن مات، فقالت امرأته الجعفرية... فذكر البيتين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال المرزباني: مات في خلافة عثمان بالفالج. وقد جاوز المائة بعشرين سنة، وقيل بخمسين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1046,251 +1046,251 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو عمر: كان شاعرا محسنا، ومما يستحسن من شعره قصيدته التي أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمن ريحانة الداعي السميع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤرقني وأصحابي هجوع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تستطع شيئا فدعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاوزه إلى ما تستطيع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو فحل في الشجاعة والشعر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال عمرو بن العلاء: لا يفضل عليه فارس في العرب، وهو القائل في قيس بن مكشوح المرادي من قصيدة يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذل عدتي بدني ورمحي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل مقلص سلس القياد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذل إنما أفنى شبابي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إجابتي الصريخ إلى المنادي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويبقى بعد حلم القوم حلمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويفنى قبل زاد القوم زادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمنى أن يلاقيني قييس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وددت وأينما مني ودادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن ذا عاذري من ذي سفاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرود بنفسه من المرادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أريد حياته ويريد قتلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذيرك من خليلك من مراد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الإصابة في تمييز الصحابة،(دار الكتب العلمية - بيروت،1995،ط 1،ج 4،ص 568)</w:t>
       </w:r>
@@ -1352,403 +1352,403 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل: بل مات عمرو بن معديكرب سنة إحدى وعشرين بعد أن شهد وقعة نهاوند مع النعمان بن مقرن، وشهد فتحها، وقاتل يومئذ حتى كان الفتح، وأثبتته الجراحات يومئذ، فحمل فمات بقرية من قرى نهاوند يقال لها روذة فقال بعض شعرائهم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد غادر الركبان يوم تحملوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بروذة شخصا لا جبانا ولا غمرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقل لزبيد بل لمذحج كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> رزئتم أبا ثور قريعكم عمرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">من حديثه عن النبي صلى الله عليه وسلم أنه قال: علمنا رسول الله صلى الله عليه وسلم التلبية: لبيك اللهم، لبيك، لا شريك لك لبيك، إن الحمد والنعمة لك، والملك لا شريك لك ... في حديث طويل ذكره.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال شرحبيل بن القعقاع: سمعت عمرو بن معديكرب يقول: لقد رأيتنا من قريب ونحن إذا حججنا في الجاهلية نقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبيك تعظيما إليك عذرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> هذي زبيد قد أتتك قسرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعدو بها مضمرات شزرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يقطعن خبتا وجبالا وعرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#قد تركوا الأوثان خلوا صفرافنحن والحمد لله نقول اليوم كما علمنا رسول الله صلى الله عليه وسلم، فذكره.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أنبأنا خلف بن قاسم، حدثنا الحسن بن رشيق، حدثنا محمد بن رمضان ابن شاكر، حدثنا محمد بن عبد الله بن الحكم، حدثنا الشافعي، قال: وجه رسول الله صلى الله عليه وسلم علي بن أبي طالب، وخالد بن سعيد ابن العاص رضي الله عنهما إلى اليمن، وقال: إذا اجتمعتما فعلى أمير، وإن افترقتما فكل واحد منكما أمير، فاجتمعا، وبلغ عمرو بن معديكرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مكانهما، فأقبل في جماعة من قومه، فلما دنا منهما قال: دعوني حتى آتي هؤلاء القوم، فإني لم أسم لأحد قط إلا هابني، فلما دنا منهما نادى: أنا أبو ثور، أنا عمرو بن معديكرب. فابتدراه علي وخالد، وكلاهما يقول لصاحبه: خلني وإياه ويفديه بأبيه وأمه. فقال عمرو إذ سمع قولهما: العرب تفزع مني، وأراني لهؤلاء جزرا، فانصرف عنهما. وكان عمرو بن معديكرب شاعرا محسنا، ومما يستحسن من شعره قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تستطع شيئا فدعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وجاوزه إلى ما تستطيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وشعره هذا من مذهبات القصائد أوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمن ريحانة الداعي السميع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يؤرقني وأصحابي هجوع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومما يستجاد أيضا من شعره قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذل عدتي بدني ورمحي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وكل مقلص سلس القياد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذل إنما أقى شبابي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إجابتي الصريخ إلى المنادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع الأبطال حتى سل جسمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأقرح عاتقي حمل النجاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويبقى بعد حلم القوم حلمي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ويفنى قبل زاد القوم زادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيها يقول: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمنى أن يلاقينى قييس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وددت فأينما منى ودادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن ذا عاذري من ذي سفاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يرود بنفسه شر المراد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أريد حياته ويريد قتلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> عذيرك من خليلك من مراد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">في أبيات له كثيرة من هذه. وتروى هذه الأبيات لابن دريد بن الصمة أيضا، وهي لعمرو بن معديكرب أكثر وأشهر. والله أعلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا أحمد بن محمد بن عبد الله بن محمد بن علي، حدثنا أبي، حدثنا عبد الله بن يونس، حدثنا بقي، حدثنا أبو بكر بن أبي شيبة، حدثنا ابن عيينة، عن عبد الملك بن عمير، قال: كتب عمر إلى النعمان بن مقرن استشر واستعن في حربك بطليحة وعمرو بن معديكرب، ولا تولهما من من الأمر شيئا، فإن كل صانع هو أعلم بصناعته.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1849,171 +1849,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأخبرنا محمد بن إسماعيل بن يعقوب الأعلم قال: حدثنا محمد بن سلام قال: قال يونس بن حبيب: أبت العرب إلا أن عمرا كان يكذب، وله أشعار كثيرة جياد، أنشدنا له محمد بن يحيف المروزي عن الجاحظ قصيدته التي أولها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمن ريحانة الداعي السميع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤرقني وأصحابي هجوع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيها يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تستطع شيئا فدعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاوزه الى ما تستطيع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومما استحسن تشبيهه فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى السرحان مفترشا يديه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن بياض لبته صديع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن قوله المختار.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظللت كأني للرماح درية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقاتل عن أبناء جرم وفرت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاشت الي النفس أول مرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فردت على مكروهها فاستقرت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والبيت الأول من أمض ما هجي به أحد والبيت الثاني من أصدق ما قاله فارس.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2373,50 +2373,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>