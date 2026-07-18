--- v0 (2026-04-30)
+++ v1 (2026-07-18)
@@ -125,51 +125,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عمرو بن المسبح الطائي (ب س) عمرو بن المسبح بن كعب بن طريف بن عصر بن غنم بن جارية بن ثوب ابن معن بن عتود بن عنبر بن سلامان بن ثعل الطائي الثعلي، منسوب إلى ثعل بن عمرو بن الغوث ابن طيئ كان أرمى العرب، عاش مائة وخمسين سنة، وأدرك النبي صلى الله عليه وسلم، ووفد إليه وأسلم، وإياه عني امرؤ القيس بقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب رام من بني ثعل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مخرج كفيه من ستره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخرجه أبو عمر، وأبو موسى. وقال أبو موسى: ليس يدري أقبض قبل وفاة النبي صلى الله عليه وسلم أو بعده قال ذلك القتبي في «المعارف». </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخرجه ابن شاهين، عن ابن الكلبي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -238,91 +238,91 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن الكلبي، ثم الطبري: عمر مائة وخمسين سنة، ووفد على النبي صلى الله عليه وسلم فأسلم، وكان أرمى العرب، وهو الذي عناه امرؤ القيس بقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب رام من بني ثعل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخرج كفيه من ستره </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكذا قال ابن عبد البر، وابن شاهين. وقال المعافى النهرواني في كتاب الجليس له: حدثنا ابن دريد، عن السكن بن سعيد، عن العباس بن هشام بن الكلبي، عن أبيه: حدثني مثله ابن مرثد الطائي من بني معن، عن أشياخه، فذكره.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن قتيبة في «المعارف»: لا يدري أقبض قبل النبي صلى الله عليه وسلم أو بعده؟ قلت: قد ذكره أبو حاتم السجستاني في «المعمرين»، وقال: مات في خلافة عثمان، قال: وهو القائل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد عمرت حتى شق عمري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على عمرو بن عكوة وابن وهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يشير إلى رجلين معمرين من قومه. واستدركه أبو موسى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -375,51 +375,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الطبري: عاش عمرو بن المسبح مائة وخمسين سنة، ثم أدرك النبي صلى الله عليه وسلم، ووفد إليه، وأسلم، قال: وكان أرمى العرب، وله يقول امرؤ القيس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رب رام من بني ثعل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مخرج كفيه من قتره </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الاستيعاب في معرفة الأصحاب،(دار الجيل - بيروت،1992،ط 1،ج 3،ص 1201)</w:t>
       </w:r>
@@ -480,50 +480,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>